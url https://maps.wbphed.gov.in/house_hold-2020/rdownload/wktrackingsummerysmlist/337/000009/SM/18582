--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,93 +155,87 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery along with allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Magurali and P.H. No.- II under Chandipur W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001270/2023-2024</t>
   </si>
   <si>
     <t>4935/EMD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Chandipur water supply scheme in Baduria Block under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000001/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000597/2023-2024</t>
   </si>
   <si>
     <t>2418/BD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>H.I.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Restoration of UPVC pipe line and FHTC due to damage of Pipeline and House Connection by WBSEDCL for laying Electric cable at Chandipur Taltala More towards Ghoragacha of Chandipur water Supply Scheme within Basirhat - I Block within Basirhat Sub-Division PHE Dte. under Barasat Division PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002284/2024-2025</t>
+  </si>
+  <si>
+    <t>05/BHTSD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>RAKESH ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -791,54 +785,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -850,54 +844,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -986,188 +980,188 @@
         <v>39.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>813.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>763.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.88</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>813.8</v>
+        <v>2.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>22336.94</v>
+        <v>1000.15</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>769.19</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>76.91</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>