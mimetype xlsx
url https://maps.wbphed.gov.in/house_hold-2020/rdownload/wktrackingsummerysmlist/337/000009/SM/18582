--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,89 @@
     <t>11/08/2023</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>H.I.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of UPVC pipe line and FHTC due to damage of Pipeline and House Connection by WBSEDCL for laying Electric cable at Chandipur Taltala More towards Ghoragacha of Chandipur water Supply Scheme within Basirhat - I Block within Basirhat Sub-Division PHE Dte. under Barasat Division PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/002284/2024-2025</t>
   </si>
   <si>
     <t>05/BHTSD</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Road Restoration work</t>
+  </si>
+  <si>
+    <t>BILL/00857/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-277</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER-II, P.W.D,BARASAT DIVN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +663,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1094,87 +1133,205 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>2.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>76.63</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>7.38</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="S10" s="4">
+        <v>11</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>22416.54</v>
+      </c>
+      <c r="P11" s="8">
+        <v>776.57</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>3.46</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>