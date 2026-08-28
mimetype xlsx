--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Chandipur to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/18582</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey, Design Drawing &amp; DPR Preparation for CHANDIPUR Water Supply Scheme in Baduria Block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001985/2021-2022</t>
+  </si>
+  <si>
+    <t>357/BHTSD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+  </si>
+  <si>
     <t>Additional Survey work for DPR Preparation for CHANDIPUR Water Supply Scheme in Baduria Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001986/2021-2022</t>
   </si>
   <si>
     <t>358/BHTSD</t>
   </si>
   <si>
-    <t>14/03/2022</t>
-[...14 lines deleted...]
-    <t>357/BHTSD</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery along with allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Magurali and P.H. No.- II under Chandipur W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001270/2023-2024</t>
+  </si>
+  <si>
+    <t>4935/EMD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Chandipur water supply scheme in Baduria Block under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000597/2023-2024</t>
+  </si>
+  <si>
+    <t>2418/BD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>H.I.ENTERPRISE.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>1251/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...38 lines deleted...]
-    <t>H.I.ENTERPRISE.</t>
+    <t>Road Restoration work</t>
+  </si>
+  <si>
+    <t>BILL/00857/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-277</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER-II, P.W.D,BARASAT DIVN</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of UPVC pipe line and FHTC due to damage of Pipeline and House Connection by WBSEDCL for laying Electric cable at Chandipur Taltala More towards Ghoragacha of Chandipur water Supply Scheme within Basirhat - I Block within Basirhat Sub-Division PHE Dte. under Barasat Division PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/002284/2024-2025</t>
   </si>
   <si>
     <t>05/BHTSD</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE.</t>
-  </si>
-[...37 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,57 +821,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.31</v>
+        <v>4.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.28</v>
+        <v>4.95</v>
       </c>
       <c r="R3" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -880,414 +880,414 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.95</v>
+        <v>0.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.95</v>
+        <v>0.28</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>139.05</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>39.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>813.8</v>
       </c>
       <c r="Q7" s="4">
         <v>763.96</v>
       </c>
       <c r="R7" s="4">
         <v>93.88</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>2.97</v>
+        <v>139.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>76.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>2.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.38</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>22416.54</v>