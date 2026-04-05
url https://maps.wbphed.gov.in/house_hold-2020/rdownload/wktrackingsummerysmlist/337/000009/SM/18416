--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,99 +245,102 @@
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>PUSPA ENTERPRISE.</t>
   </si>
   <si>
     <t>Hiring 1(One) No. Diesel Luxury Car on Daily basis. (for 6 (six) months from w.e.f. 01.06.2024) for the office use of the Assistant Engineer, Barasat Sub Division, P.H.E. Dte. @ Rs. 475.00 (Rupees four hundred &amp; seventy five only) per day Excluding fuel. (Period for 01/06/2024 to 30/11/2024)</t>
   </si>
   <si>
     <t>ORD/000049/2024-2025</t>
   </si>
   <si>
     <t>140/BSD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>MADHAB CHANDRA DAS</t>
   </si>
   <si>
-    <t>Continuation work Order for Hiring 1(One) No. Diesel Luxury Car on Daily basis. (for 6 (six) months from w.e.f. 01.12.2022) for the office use of the Assistant Engineer, Barasat Sub Division, P.H.E. Dte. @ Rs. 475.00 (Rupees four hundred &amp; seventy five only) per day Excluding fuel. (From-01/12/2024 to 31/05/2025)</t>
-[...13 lines deleted...]
-  <si>
     <t>Formal work order for Additional pipeline and other allied works as per revised LDS in connection with Augmentation of Bodai-I Water Supply Scheme under JJM programme in Amdanga block within Barasat Sub Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000108/2024-2025</t>
   </si>
   <si>
     <t>2580/BD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>A.P POWER &amp; CONCRETE</t>
   </si>
   <si>
     <t>Formal work order for road restoration work damaged during pipe laying work under JJM in different water supply scheme under Barasat-I and Amdanga Block under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>1306/BD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV , V Zone-I under Bodai ground water based water supply scheme under Block_ Amdanga Dist. - North 24PGS under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002949/2023-2024</t>
+  </si>
+  <si>
+    <t>804/EMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1401,227 +1404,229 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.86</v>
+        <v>325.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>325.89</v>
+        <v>99.64</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>99.64</v>
+        <v>25.37</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>22877.27</v>
+        <v>22901.77</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>