--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,74 +188,50 @@
   <si>
     <t>ORD/001838/2023-2024</t>
   </si>
   <si>
     <t>1116./1/BSD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL.</t>
   </si>
   <si>
     <t>Installation of Har Ghar Jal (HGJ) Display Board at different village of verious PWSS of Amdanga Block within Barasat Sub Division under Barasat Division, P.H.E. Dte. Part-A</t>
   </si>
   <si>
     <t>ORD/001836/2023-2024</t>
   </si>
   <si>
     <t>1116/BSD</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...22 lines deleted...]
-  <si>
     <t>Formal work order for Construction of 900 cum capacity 20mtr Height R.C.C Over Head Reservoir and laying of Rising main &amp; distribution pipe line by DI &amp; UPVC and providing FHTC for Augmentation of Bodai Zone-I Water Supply Scheme under Barasat Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001196/2023-2024</t>
   </si>
   <si>
     <t>3080/BD</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>PUSPA ENTERPRISE.</t>
   </si>
   <si>
     <t>Hiring 1(One) No. Diesel Luxury Car on Daily basis. (for 6 (six) months from w.e.f. 01.06.2024) for the office use of the Assistant Engineer, Barasat Sub Division, P.H.E. Dte. @ Rs. 475.00 (Rupees four hundred &amp; seventy five only) per day Excluding fuel. (Period for 01/06/2024 to 30/11/2024)</t>
   </si>
   <si>
     <t>ORD/000049/2024-2025</t>
   </si>
   <si>
     <t>140/BSD</t>
   </si>
   <si>
     <t>28/05/2024</t>
@@ -297,50 +273,68 @@
     <t>24/04/2025</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV , V Zone-I under Bodai ground water based water supply scheme under Block_ Amdanga Dist. - North 24PGS under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002949/2023-2024</t>
   </si>
   <si>
     <t>804/EMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 no. 250mm. X 150mm.dia. 220.00mtr. deep tubewell by direct rotary rig method, having 250mm.dia. 42.0mtr. long UPVC housing pipe &amp; 150mm.dia. 30.0mtr. long filter for Augmentation of Bodai Zone-I Water Supply Scheme at 3rd Tubewell Site under Barasat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001028/2024-2025</t>
+  </si>
+  <si>
+    <t>3585/BD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>M/S K.P.PAL.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1063,54 +1057,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>3.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.85</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1124,54 +1118,54 @@
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>0.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1185,454 +1179,454 @@
       <c r="I8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>0.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>89</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="P9" s="4">
+        <v>1051.63</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>444.01</v>
+      </c>
+      <c r="R9" s="4">
+        <v>42.22</v>
+      </c>
+      <c r="S9" s="4">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1051.63</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>216.66</v>
       </c>
       <c r="S10" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>325.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>325.89</v>
+        <v>99.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>99.64</v>
+        <v>25.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>25.37</v>
+        <v>11.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>22901.77</v>
+        <v>1573.57</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>450.98</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>28.66</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>