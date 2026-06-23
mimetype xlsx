--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,89 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 250mm. X 150mm.dia. 220.00mtr. deep tubewell by direct rotary rig method, having 250mm.dia. 42.0mtr. long UPVC housing pipe &amp; 150mm.dia. 30.0mtr. long filter for Augmentation of Bodai Zone-I Water Supply Scheme at 3rd Tubewell Site under Barasat Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001028/2024-2025</t>
   </si>
   <si>
     <t>3585/BD</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>M/S K.P.PAL.</t>
+  </si>
+  <si>
+    <t>Fitting and fixing of sign Board (915mm x 610mm) for Demarcation of Land at Amdanga (10 nos.) and Barasat-2 (4 nos.) Block under Barasat Sub Division under the Juridiction of Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2025-2026</t>
+  </si>
+  <si>
+    <t>195/BSD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1559,87 +1598,207 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>11.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>24.41</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="S16" s="4">
+        <v>11</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>22914.24</v>
+      </c>
+      <c r="P17" s="8">
+        <v>475.4</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>2.07</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>