--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,303 +77,318 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based Bodai Zone-I PWSS to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/18416</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of DPR in connection of augumentation of Bodai Water Supply Scheme Zone-I under Barasat Sub Division, P.H.E. Dte. Sl. No.-01</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000287/2022-2023</t>
+  </si>
+  <si>
+    <t>548/BSD</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 900 cum capacity 20mtr Height R.C.C Over Head Reservoir and laying of Rising main &amp; distribution pipe line by DI &amp; UPVC and providing FHTC for Augmentation of Bodai Zone-I Water Supply Scheme under Barasat Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001196/2023-2024</t>
+  </si>
+  <si>
+    <t>3080/BD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>PUSPA ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground water based Bodai Zone-I PWSS to accommodate FHTC</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. III (Zone-II) (Rep.) under Bodai W/S Scheme District of 24 Pgs. (N) N.I.E.T No. 27 of EE / EMD of 2022-2023 (2022_PHED_431015_10)</t>
+  </si>
+  <si>
+    <t>ORD/001884/2023-2024</t>
+  </si>
+  <si>
+    <t>6728/EMD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. III (Zone-I) (Rep.) under Bodai W/S Scheme District of 24 Pgs. (N) N.I.E.T No. 27 of EE / EMD of 2022-2023 (2022_PHED_431015_9)</t>
   </si>
   <si>
     <t>ORD/001883/2023-2024</t>
   </si>
   <si>
     <t>6727/EMD</t>
   </si>
   <si>
-    <t>28/11/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>S.G. ENTERPRISE</t>
   </si>
   <si>
-    <t>Barasat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2023-2024</t>
   </si>
   <si>
     <t>3094/BD</t>
   </si>
   <si>
-    <t>10/10/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. III (Zone-II) (Rep.) under Bodai W/S Scheme District of 24 Pgs. (N) N.I.E.T No. 27 of EE / EMD of 2022-2023 (2022_PHED_431015_10)</t>
-[...32 lines deleted...]
-    <t>RADIANT</t>
+    <t>Hiring 1(One) No. Diesel Luxury Car on Daily basis. (for 6 (six) months from w.e.f. 01.06.2024) for the office use of the Assistant Engineer, Barasat Sub Division, P.H.E. Dte. @ Rs. 475.00 (Rupees four hundred &amp; seventy five only) per day Excluding fuel. (Period for 01/06/2024 to 30/11/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000049/2024-2025</t>
+  </si>
+  <si>
+    <t>140/BSD</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>MADHAB CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Formal work order for Additional pipeline and other allied works as per revised LDS in connection with Augmentation of Bodai-I Water Supply Scheme under JJM programme in Amdanga block within Barasat Sub Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2024-2025</t>
+  </si>
+  <si>
+    <t>2580/BD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>A.P POWER &amp; CONCRETE</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different village of verious PWSS of Amdanga Block within Barasat Sub Division under Barasat Division, P.H.E. Dte. Part-A</t>
+  </si>
+  <si>
+    <t>ORD/001836/2023-2024</t>
+  </si>
+  <si>
+    <t>1116/BSD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
+  </si>
+  <si>
+    <t>BIBHAS PAL.</t>
   </si>
   <si>
     <t>Installation of Har Ghar Jal (HGJ) Display Board at different village of verious PWSS of Amdanga Block within Barasat Sub Division under Barasat Division, P.H.E. Dte. Part-B</t>
   </si>
   <si>
     <t>ORD/001838/2023-2024</t>
   </si>
   <si>
     <t>1116./1/BSD</t>
   </si>
   <si>
-    <t>09/02/2024</t>
-[...65 lines deleted...]
-    <t>A.P POWER &amp; CONCRETE</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV , V Zone-I under Bodai ground water based water supply scheme under Block_ Amdanga Dist. - North 24PGS under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002949/2023-2024</t>
+  </si>
+  <si>
+    <t>804/EMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>ESENCE ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 no. 250mm. X 150mm.dia. 220.00mtr. deep tubewell by direct rotary rig method, having 250mm.dia. 42.0mtr. long UPVC housing pipe &amp; 150mm.dia. 30.0mtr. long filter for Augmentation of Bodai Zone-I Water Supply Scheme at 3rd Tubewell Site under Barasat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001028/2024-2025</t>
+  </si>
+  <si>
+    <t>3585/BD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>M/S K.P.PAL.</t>
   </si>
   <si>
     <t>Formal work order for road restoration work damaged during pipe laying work under JJM in different water supply scheme under Barasat-I and Amdanga Block under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>1306/BD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-IV , V Zone-I under Bodai ground water based water supply scheme under Block_ Amdanga Dist. - North 24PGS under EMD, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Fitting and fixing of sign Board (915mm x 610mm) for Demarcation of Land at Amdanga (10 nos.) and Barasat-2 (4 nos.) Block under Barasat Sub Division under the Juridiction of Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000462/2025-2026</t>
   </si>
   <si>
     <t>195/BSD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...20 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Continuation work order for Hiring 1(One) No. Diesel Luxury Car on Daily basis for the office use of the Assistant Engineer, Barasat Sub Division, P.H.E. Dte. (For the Period from 01/06/2026 to 30/11/2026)</t>
+  </si>
+  <si>
+    <t>ORD/002009/2026-2027</t>
+  </si>
+  <si>
+    <t>121./BSD</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>28/11/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -900,905 +915,972 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.13</v>
+        <v>3.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.85</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>26.86</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>13.15</v>
+        <v>1051.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>444.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.22</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.7</v>
+        <v>13.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.32</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>89.85</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.88</v>
+        <v>13.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.88</v>
+        <v>26.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>1051.63</v>
+        <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>444.01</v>
+        <v>1.88</v>
       </c>
       <c r="R9" s="4">
-        <v>42.22</v>
+        <v>216.66</v>
       </c>
       <c r="S9" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.87</v>
+        <v>325.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.88</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>216.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>325.89</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>99.64</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>25.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>11.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>0.9</v>
+        <v>99.64</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>22915.11</v>
+      </c>
+      <c r="P18" s="8">
+        <v>474.72</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>2.07</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>