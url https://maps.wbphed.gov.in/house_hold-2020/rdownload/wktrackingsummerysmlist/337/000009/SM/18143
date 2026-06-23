--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,65 @@
     <t>BILL/03294/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-764</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>BASIRHAT HEALTH DISTRICT.</t>
   </si>
   <si>
     <t>Regarding water sample testing and awareness generation charges of ASHA's through FTK for the financial year 2022-23 in favour of North 24 Parganas Health District.</t>
   </si>
   <si>
     <t>BILL/03296/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-763</t>
   </si>
   <si>
     <t>BILL/01179/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-401</t>
+  </si>
+  <si>
+    <t>Regarding water sample testing &amp; awareness generation charges of ASHAs' through FTK for September 2024 to March 2026 of Basirhat Health District</t>
+  </si>
+  <si>
+    <t>BILL/00605/2026-2027</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>Regarding water sample testing &amp; awareness generation charges of ASHAs' through FTK for September 2024 to March 2026 of North 24 Parganas Health District</t>
+  </si>
+  <si>
+    <t>BILL/00604/2026-2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -835,54 +850,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>49.99</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -894,54 +909,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>7.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S5" s="4">
         <v>49</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1136,87 +1151,197 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P9" s="4">
         <v>4.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.21</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.99</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>69.56</v>
+      </c>
+      <c r="P12" s="8">
+        <v>11.18</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>16.08</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>