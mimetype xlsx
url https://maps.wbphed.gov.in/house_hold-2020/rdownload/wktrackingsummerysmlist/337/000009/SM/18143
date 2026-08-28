--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -140,87 +140,87 @@
   <si>
     <t>ORD/001754/2023-2024</t>
   </si>
   <si>
     <t>445/BD</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Collection of Water Sample in uninterrupted manner and submit the same to the respective PHED laboratory by engagement of agency where ever facilitator are not available, unwilling or inactive in North 24 Pargaanas District under Barasat Division, PHE Dte.(Phase-II).</t>
   </si>
   <si>
     <t>ORD/001755/2023-2024</t>
   </si>
   <si>
     <t>444/BD</t>
   </si>
   <si>
+    <t>Regarding water sample testing and awareness generation charges of ASHA's through FTK for the financial year 2022-23 in favour of North 24 Parganas Health District.</t>
+  </si>
+  <si>
+    <t>BILL/03296/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-763</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>DH &amp; FWS NORTH 24 PGS.</t>
+  </si>
+  <si>
     <t>Water Sample testing awareness generation charges of ASAHs through FTK</t>
   </si>
   <si>
     <t>BILL/01245/2024-2025</t>
   </si>
   <si>
     <t>C102413443387</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
-    <t>DH &amp; FWS NORTH 24 PGS.</t>
-[...1 lines deleted...]
-  <si>
     <t>Regarding water sample testing and awareness generation charges of ASHS's through FTK for the financial year 2022-23 in favour of Basirhat Health District</t>
   </si>
   <si>
     <t>BILL/03294/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-764</t>
   </si>
   <si>
-    <t>15/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>BASIRHAT HEALTH DISTRICT.</t>
-  </si>
-[...7 lines deleted...]
-    <t>BP-2023-24-763</t>
   </si>
   <si>
     <t>BILL/01179/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-401</t>
   </si>
   <si>
     <t>Regarding water sample testing &amp; awareness generation charges of ASHAs' through FTK for September 2024 to March 2026 of Basirhat Health District</t>
   </si>
   <si>
     <t>BILL/00605/2026-2027</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>Regarding water sample testing &amp; awareness generation charges of ASHAs' through FTK for September 2024 to March 2026 of North 24 Parganas Health District</t>
   </si>
   <si>
     <t>BILL/00604/2026-2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -963,51 +963,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>2.9</v>
+        <v>14.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1017,165 +1017,165 @@
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>15.24</v>
+        <v>2.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>14.57</v>
+        <v>15.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>4.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
@@ -1186,51 +1186,51 @@
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>7.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>