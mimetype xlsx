--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -125,51 +125,51 @@
   <si>
     <t>204/BHTSD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Formal work order for Providing FHTC including laying of Pipe Line, Renovation of Filter Media, Repairing of Wooden Jetty and Electro Mechanical Work for Augmentation at Tyantra Neora pond based water supply scheme in Basirhat - II Block of North 24 Parganas District under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000233/2023-2024</t>
   </si>
   <si>
     <t>1738/BD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>03/06/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing And Installation of Electro Mechanical Equipment and Allied Works at TYANTRA NEORA (POND) Based Water Supply Scheme Dist. - North 24 Pgs under EMD, PHE Dte. (SM/17680)</t>
   </si>
   <si>
     <t>ORD/000172/2025-2026</t>
   </si>
   <si>
     <t>1170/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
@@ -745,54 +745,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.35</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -806,54 +806,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>88.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>49.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.36</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -901,54 +901,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>135.02</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>52.32</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>38.75</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>