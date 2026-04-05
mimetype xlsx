--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,68 @@
     <t>1279/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under RAJAPUR W/S Scheme (Block : Tehatta I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>1608/EMD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>A.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing FHTC (Functional Household Tap Connection) by Augmentation for Rajapur Water Supply Scheme in Baduria Block under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2023-2024</t>
+  </si>
+  <si>
+    <t>1735/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -817,54 +835,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.13</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.34</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -935,101 +953,162 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>18.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.92</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>94.79</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>353.44</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>50</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>468.74</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>