--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -835,54 +835,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -953,54 +953,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>18.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.79</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1014,88 +1014,88 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>353.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>266.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.38</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>468.74</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>288.48</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>61.54</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>