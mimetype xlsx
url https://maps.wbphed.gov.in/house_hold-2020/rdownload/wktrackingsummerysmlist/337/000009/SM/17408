--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,156 +77,156 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Rajapur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/17408</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Route Survey, Design Drawing &amp; DPR Preparation for RAJAPUR Water Supply Scheme in Baduria Block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001984/2021-2022</t>
+  </si>
+  <si>
+    <t>356/BHTSD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of ground water based piped water supply scheme for Rajapur to accommodate FHTC</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I and II Rep. under Rajapur Block Baduria WS Scheme District of 24 Pgs. N</t>
   </si>
   <si>
     <t>ORD/001215/2023-2024</t>
   </si>
   <si>
     <t>4872/EMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>S.G. TECHNICAL SERVICES</t>
   </si>
   <si>
-    <t>Barasat Division</t>
-[...23 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under RAJAPUR W/S Scheme (Block : Tehatta I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>1608/EMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>A.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing FHTC (Functional Household Tap Connection) by Augmentation for Rajapur Water Supply Scheme in Baduria Block under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2023-2024</t>
+  </si>
+  <si>
+    <t>1735/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>1279/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...34 lines deleted...]
-    <t>DEBAPRASAD MONDAL.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,318 +753,318 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>26.07</v>
+        <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.16</v>
+        <v>26.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.13</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.34</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>66.17</v>
+        <v>18.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.79</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>353.44</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>266.43</v>
+      </c>
+      <c r="R6" s="4">
+        <v>75.38</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>353.44</v>
+        <v>66.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>266.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.38</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>468.74</v>