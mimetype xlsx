--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -158,99 +158,99 @@
   <si>
     <t>4873/EMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No. III under Bhandarkhali WS Scheme Block-Hingalganj New District of 24 Pgs.N</t>
   </si>
   <si>
     <t>ORD/001218/2023-2024</t>
   </si>
   <si>
     <t>4874/EMD</t>
   </si>
   <si>
     <t>DAS ENTERPRISE (BARANAGAR)</t>
   </si>
   <si>
+    <t>Formal work order for Construction of switch room cum chlorine room with sanitary &amp; water supply arrangement i/c plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No- 2 &amp; 3 (Size-3.60x3.00 mtr.), Laying of DI rising main and DI/UPVC distribution pipe line, Protection works for different dia. UPVC/DI distribution pipeline by UC bullah/Bamboo pile at different places, Construction of 200 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Bhandarkhali water supply scheme, Hingalganj Block under Hasnabad Sub-Division, P.H.E. Dte. under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000725/2023-2024</t>
+  </si>
+  <si>
+    <t>2512/BD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>M/S NIRMAN CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000231/2022-2023</t>
   </si>
   <si>
     <t>869/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 3 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-1, 2 &amp; 3 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Bhanderkhali w/s scheme, Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001983/2023-2024</t>
   </si>
   <si>
     <t>918/BD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S NIRMAN CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 No. 400.00 mtr. Deep 100 X 50 mm. dia. Trial-cum-production Tube well fitted with Indian Mark - II pump with PVC pipe and strainers at T/W site-1 for Bhanderkhali w/s scheme, Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>845-HSD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -819,54 +819,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -882,54 +882,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1038,292 +1038,292 @@
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>45.98</v>
+        <v>521.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>270.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.75</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>77.65</v>
+        <v>45.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>521.98</v>
+        <v>77.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>4.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>690.29</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>279.76</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>40.53</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>