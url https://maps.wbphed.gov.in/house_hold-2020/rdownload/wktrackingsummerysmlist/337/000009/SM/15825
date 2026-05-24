--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -365,102 +365,123 @@
   <si>
     <t>BILL/05538/2023-2024</t>
   </si>
   <si>
     <t>BP-364-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Service connection charges at PH-II under Mathbari Abad W/S Scheme</t>
   </si>
   <si>
     <t>BILL/04756/2023-2024</t>
   </si>
   <si>
     <t>BP-295-23-24</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...22 lines deleted...]
-  <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, protection works &amp; other allied works within Mathbari Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000524/2024-2025</t>
   </si>
   <si>
     <t>2796/BD</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>M/S PROGATI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 250/200 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at different places for Mathbari Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000262/2025-2026</t>
   </si>
   <si>
     <t>2348/BD</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Mathbari Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000533/2024-2025</t>
+  </si>
+  <si>
+    <t>2899/BD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>02/11/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of RCC culvert, cut-off wall, appron wing wall, approach road and other allied works at N/H/O Aazimuddin Molla within Mathbari Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001447/2024-2025</t>
+  </si>
+  <si>
+    <t>92/BD</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Temporary approach road for movement of rig machine and other allied machineries at PH No-2 within Mathbari Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2025-2026</t>
+  </si>
+  <si>
+    <t>938/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,51 +870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1014,54 +1035,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1077,54 +1098,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1199,54 +1220,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>442.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>305.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1262,54 +1283,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>0.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>261.65</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1382,54 +1403,54 @@
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="4">
         <v>0.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S9" s="4">
         <v>22</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1508,54 +1529,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>0.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1697,54 +1718,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="4">
         <v>0.99</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1760,54 +1781,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P15" s="4">
         <v>0.9</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1823,54 +1844,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P16" s="4">
         <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2217,264 +2238,390 @@
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>21339.76</v>
+        <v>140.81</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>19.02</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>13.51</v>
       </c>
       <c r="S23" s="4">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O24" s="4" t="s">
-        <v>129</v>
+        <v>48</v>
       </c>
       <c r="P24" s="4">
-        <v>140.81</v>
+        <v>6.1</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J25" s="13"/>
+      <c r="J25" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K25" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N25" s="4" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P25" s="4">
-        <v>6.1</v>
+        <v>25.25</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>14.92</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>59.09</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="N26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P26" s="4">
+        <v>11.7</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>684.13</v>
+      </c>
+      <c r="P28" s="8">
+        <v>355.84</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>52.01</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>