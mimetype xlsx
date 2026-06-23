--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -438,50 +438,74 @@
     <t>ORD/001447/2024-2025</t>
   </si>
   <si>
     <t>92/BD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Temporary approach road for movement of rig machine and other allied machineries at PH No-2 within Mathbari Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2025-2026</t>
   </si>
   <si>
     <t>938/HSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2541,87 +2565,150 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P27" s="4">
         <v>0.95</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P28" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>36.01</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="S28" s="4">
+        <v>11</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>22023.9</v>
+      </c>
+      <c r="P29" s="8">
+        <v>391.85</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>1.78</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>