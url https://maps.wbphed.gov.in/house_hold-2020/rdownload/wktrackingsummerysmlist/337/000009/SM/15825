--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,155 +92,206 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Sandeshkhali-I</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Matbari Abad Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15825</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Survey, Design Drawing &amp; DPR Preparation for NEW PWSS (MATBARI ABAD Water Supply Scheme) in SANDESHKHALI-I BLOCK under Barasat Division, PHE Dte. (PART-B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002745/2021-2022</t>
+  </si>
+  <si>
+    <t>349/HSD</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Survey, Design Drawing &amp; DPR Preparation for NEW PWSS (MATBARI ABAD Water Supply Scheme) in SANDESHKHALI-I BLOCK under Barasat Division, PHE Dte. (PART-A).</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002744/2021-2022</t>
   </si>
   <si>
     <t>348/HSD</t>
   </si>
   <si>
-    <t>21/02/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>TIYAS CONSULTANCY AND INFRASTRUCTURE PVT.LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Survey, Design Drawing &amp; DPR Preparation for NEW PWSS (MATBARI ABAD Water Supply Scheme) in SANDESHKHALI-I BLOCK under Barasat Division, PHE Dte. (PART-B)</t>
-[...8 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of switch room cum chlorine room with sanitary &amp; water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No-2 (Size-3.60x3.00 mtr.), Laying of DI rising main and DI/UPVC distribution pipe line, Providing Functional Household Tap Connection, Protection works for different dia. UPVC/DI distribution pipeline by UC bullah/Bamboo pile, Construction of 250 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap within Mathbari Abad W/S Scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>2704/BD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Hiring of one no. DIESEL MOTOR CAB (BS-VI) on daily hire basis for use of the Assistant Engineer, HASNABAD SUB-DIVISION, PHE DTE. Period from 01.11.23 to 30.04.24</t>
+  </si>
+  <si>
+    <t>ORD/002507/2023-2024</t>
+  </si>
+  <si>
+    <t>1315/HSD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>RANJIT KUMAR MANDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000232/2022-2023</t>
   </si>
   <si>
     <t>868/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Construction of switch room cum chlorine room with sanitary &amp; water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No-2 (Size-3.60x3.00 mtr.), Laying of DI rising main and DI/UPVC distribution pipe line, Providing Functional Household Tap Connection, Protection works for different dia. UPVC/DI distribution pipeline by UC bullah/Bamboo pile, Construction of 250 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap within Mathbari Abad W/S Scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-2 in connection with Augmentation of Gabberia water supply scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ORD/002520/2023-2024</t>
-[...2 lines deleted...]
-    <t>ABDULALIMMONDAL</t>
+    <t>ORD/002521/2023-2024</t>
+  </si>
+  <si>
+    <t>35/HSD.</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>ABDUL ALIM MONDAL.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with Augmentation of Gabberia water supply scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002482/2023-2024</t>
+  </si>
+  <si>
+    <t>36/HSD</t>
+  </si>
+  <si>
+    <t>Formal work order for Additional Laying of UPVC distribution pipe line, protection works &amp; other allied works within Mathbari Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000524/2024-2025</t>
+  </si>
+  <si>
+    <t>2796/BD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>M/S PROGATI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at Head Work site within Mathbari Abad W/S scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001910/2023-2024</t>
   </si>
   <si>
     <t>282/HSD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supply and installation of 150 mm dia sluice valve in distribution pipe line for smooth supply of water at different palces within Mathbari Abad (Scheme code-SM/15825) water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000585/2024-2025</t>
   </si>
   <si>
     <t>1171/HSD</t>
   </si>
   <si>
     <t>26/09/2024</t>
@@ -290,222 +341,165 @@
   <si>
     <t>ORD/000566/2024-2025</t>
   </si>
   <si>
     <t>1006/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of road for damage portion at different places in connection with retrofitting of Boyermari within Mathbari Abad (Scheme code-SM/15825) w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000550/2024-2025</t>
   </si>
   <si>
     <t>992/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of pipeline with bamboo pilling at different places at Khas Sankardaha &amp; Sankardaha Abad within Mathbari Abad (Scheme code-SM/15825) w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000556/2024-2025</t>
   </si>
   <si>
     <t>998/HSD</t>
   </si>
   <si>
-    <t>ORD/002521/2023-2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Supply and installation of 250 mm dia sluice valve in distribution pipe line for smooth supply of water at different palces within Mathbari Abad (Scheme code-SM/15825) water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000583/2024-2025</t>
   </si>
   <si>
     <t>1160/HSD</t>
   </si>
   <si>
-    <t>25/09/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of pipeline with bamboo pilling at different places at Boyermari within Mathbari Abad (Scheme code-SM/15825) w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000591/2024-2025</t>
   </si>
   <si>
     <t>1178/HSD</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Mathbari Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000533/2024-2025</t>
+  </si>
+  <si>
+    <t>2899/BD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>02/11/2024</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Quotation for Service Connection Charges for PH- I under Mathbari Abad W/S Scheme in the district of North 24 Pgs.</t>
   </si>
   <si>
     <t>BILL/05538/2023-2024</t>
   </si>
   <si>
     <t>BP-364-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Service connection charges at PH-II under Mathbari Abad W/S Scheme</t>
   </si>
   <si>
     <t>BILL/04756/2023-2024</t>
   </si>
   <si>
     <t>BP-295-23-24</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
-    <t>Formal work order for Additional Laying of UPVC distribution pipe line, protection works &amp; other allied works within Mathbari Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 250/200 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at different places for Mathbari Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000262/2025-2026</t>
   </si>
   <si>
     <t>2348/BD</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>06/09/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Mathbari Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>02/11/2024</t>
+    <t>Acceptance cum work order for Temporary approach road for movement of rig machine and other allied machineries at PH No-2 within Mathbari Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2025-2026</t>
+  </si>
+  <si>
+    <t>938/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of RCC culvert, cut-off wall, appron wing wall, approach road and other allied works at N/H/O Aazimuddin Molla within Mathbari Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001447/2024-2025</t>
   </si>
   <si>
     <t>92/BD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,70 +888,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1056,54 +1050,54 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.83</v>
+        <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.83</v>
+        <v>4.82</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
@@ -1119,416 +1113,422 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.82</v>
+        <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.82</v>
+        <v>4.83</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>23.84</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>442.43</v>
       </c>
       <c r="Q6" s="4">
         <v>305.29</v>
       </c>
       <c r="R6" s="4">
         <v>69</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.86</v>
       </c>
       <c r="Q7" s="4">
         <v>2.26</v>
       </c>
       <c r="R7" s="4">
         <v>261.65</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.79</v>
+        <v>23.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.84</v>
+        <v>0.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>98.82</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
@@ -1547,1168 +1547,1103 @@
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.99</v>
+        <v>140.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.99</v>
+        <v>19.02</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>13.51</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="P12" s="4">
-        <v>0.91</v>
+        <v>0.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>0.79</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>0.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0.99</v>
       </c>
       <c r="R14" s="4">
         <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>0.97</v>
+        <v>0.79</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="P17" s="4">
-        <v>0.79</v>
+        <v>0.99</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>58</v>
+        <v>92</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="P18" s="4">
-        <v>0.79</v>
+        <v>0.9</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="R19" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="P20" s="4">
-        <v>0.99</v>
+        <v>0.83</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>113</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="P21" s="4">
-        <v>5.37</v>
+        <v>0.99</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>118</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="P22" s="4">
-        <v>5.79</v>
+        <v>25.25</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>14.92</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>59.09</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="P23" s="4">
-        <v>140.81</v>
+        <v>5.37</v>
       </c>
       <c r="Q23" s="4">
-        <v>19.02</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>13.51</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="P24" s="4">
-        <v>6.1</v>
+        <v>5.79</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P25" s="4">
-        <v>25.25</v>
+        <v>6.1</v>
       </c>
       <c r="Q25" s="4">
-        <v>14.92</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>59.09</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P26" s="4">
-        <v>11.7</v>
+        <v>0.95</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P27" s="4">
-        <v>0.95</v>
+        <v>11.7</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...38 lines deleted...]
-      <c r="N28" s="4" t="s">
+      <c r="A28" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>22023.11</v>
+      </c>
+      <c r="P28" s="8">
+        <v>373.84</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>1.7</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>