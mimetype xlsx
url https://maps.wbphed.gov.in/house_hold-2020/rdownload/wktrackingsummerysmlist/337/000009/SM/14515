--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,83 @@
     <t>05/09/2023</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>M/S ANUBHAB CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional household tap connection at Rajbari Purbapara SSK &amp; Paschim Laukhali Sobahan Molla Smriti FP School, within the command area of Rajbari w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001918/2024-2025</t>
   </si>
   <si>
     <t>545/HSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Laying of UPVC distribution pipe line and Providing Functional Household Tap Connection for the leftout portion in connection with Augmentation of Rajbari water supply scheme (Z-I), Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000697/2024-2025</t>
+  </si>
+  <si>
+    <t>3182/BD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>M/S K.B.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection of different dia. UPVC pipeline by UC bullah pile near PH No- 1 in connection with augmentation of Rajbari w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2025-2026</t>
+  </si>
+  <si>
+    <t>843/HSD</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -810,54 +843,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>21.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.82</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -871,54 +904,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -930,54 +963,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.46</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1048,54 +1081,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>279.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>277.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1142,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>5.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.83</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1180,87 +1213,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>60.6</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.33</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>397.9</v>
+      </c>
+      <c r="P12" s="8">
+        <v>305.39</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>76.75</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>