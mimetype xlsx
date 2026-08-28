--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,210 +77,210 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Rajbari Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/14515</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Route Survey, Design Drawing &amp; DPR Preparation for Augmentation of Rajbari Piped Water Supply Scheme under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000769/2022-2023</t>
+  </si>
+  <si>
+    <t>633/HSD</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Rajbari Piped water supply scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. I and II (Rep.) under Rajbari W/S Scheme, Block-Sandeshkhali-I in District of 24 Pgs. (N) NIET No. 38 of EE/EMD of 2022-23 (Sl. No.- 07)</t>
   </si>
   <si>
     <t>ORD/001676/2022-2023</t>
   </si>
   <si>
     <t>1014/EMD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>BARISAL TRADING CO.</t>
   </si>
   <si>
-    <t>Barasat Division</t>
-[...23 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+    <t>Formal work order for for Laying of UPVC/DI distribution pipe line and providing Functional Household Tap Connection for Augmentation of Rajbari water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001200/2022-2023</t>
+  </si>
+  <si>
+    <t>829/BD</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>13/06/2023</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing of Pump house and Dismantling, Re-construction of boundary wall and approach road for movement of rig &amp; other machineries for sinking of big dia. TW at PH no- 1 in connection with Augmentation of Rajbari w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000907/2023-2024</t>
+  </si>
+  <si>
+    <t>2718/BD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>M/S ANUBHAB CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing of Pump House at PH No- 2 for Rajbari w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000292/2023-2024</t>
   </si>
   <si>
     <t>796/HSD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SAGAR DAS.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000243/2022-2023</t>
   </si>
   <si>
     <t>940/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for for Laying of UPVC/DI distribution pipe line and providing Functional Household Tap Connection for Augmentation of Rajbari water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>M/S ANUBHAB CONSTRUCTION.</t>
+    <t>Acceptance cum work order for Additional Laying of UPVC distribution pipe line and Providing Functional Household Tap Connection for the leftout portion in connection with Augmentation of Rajbari water supply scheme (Z-I), Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000697/2024-2025</t>
+  </si>
+  <si>
+    <t>3182/BD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>M/S K.B.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional household tap connection at Rajbari Purbapara SSK &amp; Paschim Laukhali Sobahan Molla Smriti FP School, within the command area of Rajbari w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001918/2024-2025</t>
   </si>
   <si>
     <t>545/HSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S K.B.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection of different dia. UPVC pipeline by UC bullah pile near PH No- 1 in connection with augmentation of Rajbari w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000056/2025-2026</t>
   </si>
   <si>
     <t>843/HSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>25/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -822,544 +822,544 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.23</v>
+        <v>3.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>19.49</v>
+        <v>3.72</v>
       </c>
       <c r="R3" s="4">
-        <v>91.82</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.72</v>
+        <v>21.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.72</v>
+        <v>19.49</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>91.82</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.62</v>
+        <v>279.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.56</v>
+        <v>277.17</v>
       </c>
       <c r="R5" s="4">
-        <v>90.46</v>
+        <v>99.06</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>25.03</v>
+        <v>5.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.83</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>279.81</v>
+        <v>0.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>277.17</v>
+        <v>0.56</v>
       </c>
       <c r="R7" s="4">
-        <v>99.06</v>
+        <v>90.46</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>5.06</v>
+        <v>25.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>87.83</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.5</v>
+        <v>60.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>60.6</v>
+        <v>0.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
         <v>1.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>