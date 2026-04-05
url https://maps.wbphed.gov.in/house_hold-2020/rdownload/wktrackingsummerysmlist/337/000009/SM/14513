--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,98 @@
     <t>19/05/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional Construction of 2 nos. switch room cum chlorine room (Size-5.40x3.60 mtr.) for Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1428/BD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>SUPER ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III, IV,V and VI (Zone-II) (Rep.) under Hingalganj Aug. W/S Scheme, Block- Hingalganj in District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001905/2023-2024</t>
+  </si>
+  <si>
+    <t>6773/EMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-3 &amp; 4 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Zone-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001680/2023-2024</t>
+  </si>
+  <si>
+    <t>527/BD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 4 &amp; 8 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001518/2024-2025</t>
+  </si>
+  <si>
+    <t>381/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,62 +783,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -898,54 +946,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.39</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -957,54 +1005,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>51.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>38.75</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>75.06</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1201,54 +1249,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>313.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>291.97</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>93.15</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1262,54 +1310,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>49.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>38.62</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>77.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1323,54 +1371,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>0.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1575,87 +1623,270 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>14.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>63</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>32</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P16" s="4">
+        <v>49.99</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>648.26</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>