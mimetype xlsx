--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,68 +269,50 @@
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection for Hingalganj w/s scheme (Old), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001415/2024-2025</t>
   </si>
   <si>
     <t>145/BD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>ABDUL HAMID GAZI.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection works for protection of UPVC distribution pipe line at N/H/O Biswajit Ghosh &amp; other places in connection with Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional Construction of 2 nos. switch room cum chlorine room (Size-5.40x3.60 mtr.) for Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1428/BD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>SUPER ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III, IV,V and VI (Zone-II) (Rep.) under Hingalganj Aug. W/S Scheme, Block- Hingalganj in District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001905/2023-2024</t>
@@ -351,50 +333,113 @@
     <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-3 &amp; 4 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Zone-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001680/2023-2024</t>
   </si>
   <si>
     <t>527/BD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 4 &amp; 8 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001518/2024-2025</t>
   </si>
   <si>
     <t>381/HSD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Uttar Bankra Dobar in Bankra Dobar mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001610/2024-2025</t>
+  </si>
+  <si>
+    <t>474/HSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line and other allied works in connection with retrofitting work at different places in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001421/2024-2025</t>
+  </si>
+  <si>
+    <t>164/BD</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 14 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001330/2024-2025</t>
+  </si>
+  <si>
+    <t>174/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 11 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001335/2024-2025</t>
+  </si>
+  <si>
+    <t>179/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 9 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001337/2024-2025</t>
+  </si>
+  <si>
+    <t>181/HSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,54 +991,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1050,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>51.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>38.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.06</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1249,54 +1294,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>313.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>291.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.15</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1310,54 +1355,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>49.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>38.62</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>77.26</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1371,54 +1416,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>0.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1547,346 +1592,592 @@
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>12.24</v>
+        <v>14.14</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>14.14</v>
+        <v>63</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>18.79</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>29.83</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="P15" s="4">
-        <v>63</v>
+        <v>49.99</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.99</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>23.99</v>
       </c>
       <c r="S15" s="4">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="P16" s="4">
-        <v>49.99</v>
+        <v>0.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P18" s="4">
+        <v>14.45</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>3.82</v>
+      </c>
+      <c r="R18" s="4">
+        <v>26.46</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>654.32</v>
+      </c>
+      <c r="P22" s="8">
+        <v>409.3</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>62.55</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>