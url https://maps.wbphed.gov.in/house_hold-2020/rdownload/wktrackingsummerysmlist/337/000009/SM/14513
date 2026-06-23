--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -396,50 +396,119 @@
     <t>174/HSD</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 11 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001335/2024-2025</t>
   </si>
   <si>
     <t>179/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 9 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001337/2024-2025</t>
   </si>
   <si>
     <t>181/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Singherkati mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001367/2024-2025</t>
+  </si>
+  <si>
+    <t>234/HSD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>UNIFIED ENGINEERS' CO-OPERATIVE SOCIETYLTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional household tap connection at 11 no Sandelerbill FP School, 9 no Purba Sandeslerbill FP School, Dakshin Bankra Sarkarpara SSk, Sandelerbill Jr. High School and Tarinipur SSK within the command area of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001911/2024-2025</t>
+  </si>
+  <si>
+    <t>544/HSD</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Bankra mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001519/2024-2025</t>
+  </si>
+  <si>
+    <t>382/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Dakshin Bankra Dobar in Bankra Dobar mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001434/2024-2025</t>
+  </si>
+  <si>
+    <t>314/HSD</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection works for protection of UPVC distribution pipe line at N/H/O Biswajit Ghosh &amp; other places in connection with Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>1613/BD</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,73 +897,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2097,87 +2166,390 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P21" s="4">
         <v>0.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P26" s="4">
+        <v>12.24</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>670.4</v>
+      </c>
+      <c r="P27" s="8">
+        <v>409.3</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>61.05</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>