--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -113,402 +113,402 @@
   <si>
     <t>Acceptance cum work order for Route Survey, Design Drawing &amp; DPR Preparation for Augmentation of Hingalganj Zone - II Piped Water Supply Scheme under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000772/2022-2023</t>
   </si>
   <si>
     <t>636/HSD</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>23/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Formal work order for Laying of UPVC/DI distribution pipe line and providing Functional Household Tap Connection for Augmentation of Hingalganj water supply scheme (Z-II), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001161/2022-2023</t>
+  </si>
+  <si>
+    <t>700/BD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>M/S NIRMAN CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-5 &amp; 6 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Zone-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000735/2023-2024</t>
   </si>
   <si>
     <t>2489/BD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III, IV,V and VI (Zone-II) (Rep.) under Hingalganj Aug. W/S Scheme, Block- Hingalganj in District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001905/2023-2024</t>
+  </si>
+  <si>
+    <t>6773/EMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of Protection wall for protection of UPVC distribution pipe line at pond of Monojit Gayen and near shop of Abdul Alim Gazi in connection with Augmentation of Hingalganj W/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000997/2024-2025</t>
   </si>
   <si>
     <t>3500/BD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>S.K.ENTERPRISE.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Additional Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000537/2024-2025</t>
+  </si>
+  <si>
+    <t>2903/BD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of Protection wall for protection of UPVC distribution pipe line at N/H/O Abdul Dhali &amp; Anar Dhali in connection with Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000996/2024-2025</t>
   </si>
   <si>
     <t>3499/BD</t>
   </si>
   <si>
     <t>11/06/2027</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Protection wall for protection of UPVC distribution pipe line at N/H/O Rabiul Gazi &amp; Enamul Gazi in connection with Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000995/2024-2025</t>
   </si>
   <si>
     <t>3740/BD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>CHITTARANJAN MONDAL</t>
   </si>
   <si>
-    <t>Formal work order for Laying of UPVC/DI distribution pipe line and providing Functional Household Tap Connection for Augmentation of Hingalganj water supply scheme (Z-II), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S NIRMAN CONSTRUCTION.</t>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-3 &amp; 4 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Zone-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001680/2023-2024</t>
+  </si>
+  <si>
+    <t>527/BD</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>UTPAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for inking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Zone-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001684/2023-2024</t>
   </si>
   <si>
     <t>525/BD</t>
   </si>
   <si>
-    <t>20/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>05/04/2024</t>
   </si>
   <si>
-    <t>UTPAL CONSTRUCTION &amp; CO.</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum work order for 2 nos. pump connection at PH No.-5 &amp; 6 in connection with Augmentation for Hingalganj w/s (Z-II) scheme, Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001845/2023-2024</t>
   </si>
   <si>
     <t>271/HSD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>M/S RAJPATH CONSTRUCTION.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection for Hingalganj w/s scheme (Old), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001415/2024-2025</t>
   </si>
   <si>
     <t>145/BD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>ABDUL HAMID GAZI.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Protection works for protection of UPVC distribution pipe line at N/H/O Biswajit Ghosh &amp; other places in connection with Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>1613/BD</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>ANKUSH CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional Construction of 2 nos. switch room cum chlorine room (Size-5.40x3.60 mtr.) for Augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1428/BD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>SUPER ENTERPRISE</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...31 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 4 &amp; 8 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001518/2024-2025</t>
   </si>
   <si>
     <t>381/HSD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Providing Functional household tap connection at 11 no Sandelerbill FP School, 9 no Purba Sandeslerbill FP School, Dakshin Bankra Sarkarpara SSk, Sandelerbill Jr. High School and Tarinipur SSK within the command area of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001911/2024-2025</t>
+  </si>
+  <si>
+    <t>544/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line and other allied works in connection with retrofitting work at different places in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001421/2024-2025</t>
+  </si>
+  <si>
+    <t>164/BD</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 14 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001330/2024-2025</t>
+  </si>
+  <si>
+    <t>174/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 11 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001335/2024-2025</t>
+  </si>
+  <si>
+    <t>179/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in 9 no Sandelerbill in Sandelerbill mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001337/2024-2025</t>
+  </si>
+  <si>
+    <t>181/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Singherkati mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001367/2024-2025</t>
+  </si>
+  <si>
+    <t>234/HSD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>UNIFIED ENGINEERS' CO-OPERATIVE SOCIETYLTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Bankra mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001519/2024-2025</t>
+  </si>
+  <si>
+    <t>382/HSD</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Uttar Bankra Dobar in Bankra Dobar mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001610/2024-2025</t>
   </si>
   <si>
     <t>474/HSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
-    <t>10/03/2025</t>
-[...88 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Dakshin Bankra Dobar in Bankra Dobar mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001434/2024-2025</t>
   </si>
   <si>
     <t>314/HSD</t>
   </si>
   <si>
     <t>14/02/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1099,1159 +1099,1157 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>51.63</v>
+        <v>313.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>38.75</v>
+        <v>291.97</v>
       </c>
       <c r="R4" s="4">
-        <v>75.06</v>
+        <v>93.15</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.64</v>
+        <v>51.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>38.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.06</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>8.51</v>
+        <v>63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.83</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>8.19</v>
+        <v>8.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>313.44</v>
+        <v>51.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>291.97</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>93.15</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>49.99</v>
+        <v>8.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>38.62</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>77.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.96</v>
+        <v>8.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>51.59</v>
+        <v>49.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.99</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>23.99</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.59</v>
+        <v>49.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>38.62</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>77.26</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="P13" s="4">
-        <v>14.14</v>
+        <v>0.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>63</v>
+        <v>10.59</v>
       </c>
       <c r="Q14" s="4">
-        <v>18.79</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>29.83</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>49.99</v>
+        <v>12.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.99</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>23.99</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>0.96</v>
+        <v>14.14</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="P18" s="4">
-        <v>14.45</v>
+        <v>0.96</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.82</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>26.46</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="P19" s="4">
-        <v>0.96</v>
+        <v>14.45</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="P20" s="4">
         <v>0.96</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="P21" s="4">
         <v>0.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>38</v>
       </c>
       <c r="P22" s="4">
         <v>0.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
@@ -2262,250 +2260,252 @@
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="P23" s="4">
         <v>0.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="P24" s="4">
         <v>0.96</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N25" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="P25" s="4">
         <v>0.96</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J26" s="13"/>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="P26" s="4">
-        <v>12.24</v>
+        <v>0.96</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>670.4</v>