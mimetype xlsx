--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,80 @@
     <t>15/11/2025</t>
   </si>
   <si>
     <t>FIDERE MARINE SERVICES PVT. LTD.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I,II,II,IV and V (Zone-I) under Hingalganj Aug. W/S Scheme, Block-Hingalganj in District of 24 Pgs. (N) NIET No. 38 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
   </si>
   <si>
     <t>ORD/001933/2022-2023</t>
   </si>
   <si>
     <t>1232/EMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>H.K. DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line and other allied works in connection with retrofitting work at different places in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001457/2024-2025</t>
+  </si>
+  <si>
+    <t>94/BD</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-II under Hingalganj Old ground water based water supply scheme under Block_ Hingalganj Dist. - 24 Pgs. (N) under EMD, PHE Dte. (SM/14512)</t>
+  </si>
+  <si>
+    <t>ORD/000646/2024-2025</t>
+  </si>
+  <si>
+    <t>2683/EMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1719,87 +1749,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>53.44</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>77</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" s="4">
+        <v>13.34</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P18" s="4">
+        <v>10.61</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>713.9</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>