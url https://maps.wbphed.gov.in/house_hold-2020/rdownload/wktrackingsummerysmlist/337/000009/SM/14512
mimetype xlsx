--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -357,50 +357,146 @@
     <t>ORD/001457/2024-2025</t>
   </si>
   <si>
     <t>94/BD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-II under Hingalganj Old ground water based water supply scheme under Block_ Hingalganj Dist. - 24 Pgs. (N) under EMD, PHE Dte. (SM/14512)</t>
   </si>
   <si>
     <t>ORD/000646/2024-2025</t>
   </si>
   <si>
     <t>2683/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Protection wall for protection of UPVC distribution pipe line at N/H/O Tapan Shit &amp; Shyamal Samanta at Hingalganj in connection with Augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000993/2024-2025</t>
+  </si>
+  <si>
+    <t>3497/BD</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>MD.SALIM GAZI.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with Augmentation of Hingalganj water supply scheme (Z-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001331/2024-2025</t>
+  </si>
+  <si>
+    <t>175/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent providing of 2 nos. FHTC at Hingalganj Krishimandi with laying of 63 mm dia UPVC pipe line in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001333/2024-2025</t>
+  </si>
+  <si>
+    <t>177/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent laying of 90 mm dia UPVC pipe line for damage portion at N/H/O Ex Sabhapati Sudip Mondal, Hingalganj with retrofitting work in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2025-2026</t>
+  </si>
+  <si>
+    <t>1000/HSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of protection wall at OHR site, construction of approach road at OHR &amp; CWR site &amp; other allied works within within Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>2105/BD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at N/H/O Prodip Mondal at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2025-2026</t>
+  </si>
+  <si>
+    <t>937/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near primary school at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000141/2025-2026</t>
+  </si>
+  <si>
+    <t>991/HSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,51 +885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -952,54 +1048,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.79</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1013,54 +1109,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1227,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>44.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>38.04</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1312,54 +1408,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>296.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>288.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.39</v>
       </c>
       <c r="S9" s="4">
         <v>53</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1373,54 +1469,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>51.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>74.14</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1434,54 +1530,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>51.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>38.01</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.67</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1495,54 +1591,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1652,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1735,54 +1831,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>53.44</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>41.39</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>77.45</v>
       </c>
       <c r="S16" s="4">
         <v>77</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1871,87 +1967,514 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P18" s="4">
         <v>10.61</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>7.72</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="R20" s="4">
+        <v>100</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.51</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0.51</v>
+      </c>
+      <c r="R21" s="4">
+        <v>99.74</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P23" s="4">
+        <v>12.93</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>738.4</v>
+      </c>
+      <c r="P26" s="8">
+        <v>449.08</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>60.82</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>