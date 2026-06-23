--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -453,50 +453,140 @@
     <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at N/H/O Prodip Mondal at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000110/2025-2026</t>
   </si>
   <si>
     <t>937/HSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near primary school at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000141/2025-2026</t>
   </si>
   <si>
     <t>991/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at N/H/O Ration Dealer at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2025-2026</t>
+  </si>
+  <si>
+    <t>994/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near PH No-3 within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001902/2024-2025</t>
+  </si>
+  <si>
+    <t>538/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near ICDS at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2025-2026</t>
+  </si>
+  <si>
+    <t>1002/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional household tap connection at 8 no Khatuapara SSK, Keorakhali FP School and Sahapur FP School within the command area of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2025-2026</t>
+  </si>
+  <si>
+    <t>1482/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply and installation of 100 mm dia sluice valve at different washout point in distribution pipe line for smooth supply of water in connection with augmentation of Hingalganj water supply scheme Z-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2025-2026</t>
+  </si>
+  <si>
+    <t>2331/BD</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of 90 mm dia UPVC pipeline at Jora Battala Hingalganj due to construction of road in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2025-2026</t>
+  </si>
+  <si>
+    <t>2330/BD</t>
+  </si>
+  <si>
+    <t>11 KV New Service Connection at OHR site of Zone-I under Hingalganj Augmentation W/S scheme</t>
+  </si>
+  <si>
+    <t>BILL/02662/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-242</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,73 +975,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2394,87 +2484,510 @@
       </c>
       <c r="N25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P25" s="4">
         <v>0.96</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>147</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P30" s="4">
+        <v>5.91</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P31" s="4">
+        <v>8.11</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="P32" s="4">
+        <v>5.69</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>761.63</v>
+      </c>
+      <c r="P33" s="8">
+        <v>449.08</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>58.96</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>