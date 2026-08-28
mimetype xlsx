--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,480 +89,480 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Hingalganj Piped water supply scheme Zone-I</t>
   </si>
   <si>
     <t>SM/14512</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 2 &amp; 3(at defunct T/W site) with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Hingalganj W/S(old) scheme, Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000527/2022-2023</t>
+  </si>
+  <si>
+    <t>2242/BD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>ACME CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Route Survey, Design Drawing &amp; DPR Preparation for Augmentation of Hingalganj Zone - I Piped Water Supply Scheme under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000771/2022-2023</t>
+  </si>
+  <si>
+    <t>635/HSD</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method at PH No.- 1 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>1203/BD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Route Survey, Design Drawing &amp; DPR Preparation for Augmentation of Hingalganj Zone - I Piped Water Supply Scheme under Barasat Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+    <t>Formal work order for Laying of Di rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Hingalganj water supply scheme (Z-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001157/2022-2023</t>
+  </si>
+  <si>
+    <t>697/BD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>M/S PROGATI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I,II,II,IV and V (Zone-I) under Hingalganj Aug. W/S Scheme, Block-Hingalganj in District of 24 Pgs. (N) NIET No. 38 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
+  </si>
+  <si>
+    <t>ORD/001933/2022-2023</t>
+  </si>
+  <si>
+    <t>1232/EMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-2 &amp; 3 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000732/2023-2024</t>
+  </si>
+  <si>
+    <t>2480/BD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-4 &amp; 5 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000733/2023-2024</t>
+  </si>
+  <si>
+    <t>2482/BD</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO. (BASIRHAT).</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000250/2022-2023</t>
   </si>
   <si>
     <t>929/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 2 &amp; 3(at defunct T/W site) with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Hingalganj W/S(old) scheme, Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional Construction of 2 nos. switch room cum chlorine room (Size-5.40x3.60 mtr.) for Augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000548/2024-2025</t>
   </si>
   <si>
     <t>3025/BD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>M/S ANUBHAB CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Protection wall for protection of UPVC distribution pipe line at N/H/O Ajay Manna &amp; Bijon Manna at Mamudpur in connection with Augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000994/2024-2025</t>
   </si>
   <si>
     <t>3498/BD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>NURJAHAN ENTERPRISE.</t>
   </si>
   <si>
-    <t>Formal work order for Laying of Di rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Hingalganj water supply scheme (Z-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...44 lines deleted...]
-    <t>MONDAL &amp; CO. (BASIRHAT).</t>
+    <t>Acceptance cum work order for Additional Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000536/2024-2025</t>
+  </si>
+  <si>
+    <t>2902/BD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergency repairing of existing FHTC along with pipe line in connection with retrofitting work at different places of Mamudpur mouza within Hingalganj w/s scheme(Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001801/2023-2024</t>
   </si>
   <si>
     <t>220/HSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergency repairing of existing FHTC along with pipe line in connection with retrofitting work at different places of Hingalganj mouza within Hingalganj w/s scheme(Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001800/2023-2024</t>
   </si>
   <si>
     <t>219/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Additional Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>02/12/2024</t>
+    <t>Acceptance cum work order for Construction of protection wall at OHR site, construction of approach road at OHR &amp; CWR site &amp; other allied works within within Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>2105/BD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-II under Hingalganj Old ground water based water supply scheme under Block_ Hingalganj Dist. - 24 Pgs. (N) under EMD, PHE Dte. (SM/14512)</t>
+  </si>
+  <si>
+    <t>ORD/000646/2024-2025</t>
+  </si>
+  <si>
+    <t>2683/EMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Protection wall for protection of UPVC distribution pipe line at N/H/O Tapan Shit &amp; Shyamal Samanta at Hingalganj in connection with Augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000993/2024-2025</t>
+  </si>
+  <si>
+    <t>3497/BD</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>MD.SALIM GAZI.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Pressure sand filter of capacity 120 cum/hr at Hingalganj w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000190/2025-2026</t>
   </si>
   <si>
     <t>2023/BD</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>FIDERE MARINE SERVICES PVT. LTD.</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...17 lines deleted...]
-    <t>H.K. DAS &amp; CO.</t>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near primary school at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000141/2025-2026</t>
+  </si>
+  <si>
+    <t>991/HSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line and other allied works in connection with retrofitting work at different places in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001457/2024-2025</t>
   </si>
   <si>
     <t>94/BD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Rejuvenation Tube Well in connection to Accommodate FHTC at Pump House No.-II under Hingalganj Old ground water based water supply scheme under Block_ Hingalganj Dist. - 24 Pgs. (N) under EMD, PHE Dte. (SM/14512)</t>
-[...26 lines deleted...]
-    <t>MD.SALIM GAZI.</t>
+    <t>Acceptance cum work order for Providing Functional household tap connection at 8 no Khatuapara SSK, Keorakhali FP School and Sahapur FP School within the command area of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2025-2026</t>
+  </si>
+  <si>
+    <t>1482/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent laying of 90 mm dia UPVC pipe line for damage portion at N/H/O Ex Sabhapati Sudip Mondal, Hingalganj with retrofitting work in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2025-2026</t>
+  </si>
+  <si>
+    <t>1000/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply and installation of 100 mm dia sluice valve at different washout point in distribution pipe line for smooth supply of water in connection with augmentation of Hingalganj water supply scheme Z-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2025-2026</t>
+  </si>
+  <si>
+    <t>2331/BD</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near PH No-3 within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001902/2024-2025</t>
+  </si>
+  <si>
+    <t>538/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at N/H/O Prodip Mondal at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2025-2026</t>
+  </si>
+  <si>
+    <t>937/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with Augmentation of Hingalganj water supply scheme (Z-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001331/2024-2025</t>
   </si>
   <si>
     <t>175/HSD</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent providing of 2 nos. FHTC at Hingalganj Krishimandi with laying of 63 mm dia UPVC pipe line in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001333/2024-2025</t>
   </si>
   <si>
     <t>177/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent laying of 90 mm dia UPVC pipe line for damage portion at N/H/O Ex Sabhapati Sudip Mondal, Hingalganj with retrofitting work in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at N/H/O Ration Dealer at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000145/2025-2026</t>
   </si>
   <si>
     <t>994/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near PH No-3 within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent protection of pipeline with UC Bullah pilling at near ICDS at 11 no Sandelerbill within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000157/2025-2026</t>
   </si>
   <si>
     <t>1002/HSD</t>
-  </si>
-[...31 lines deleted...]
-    <t>06/08/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of 90 mm dia UPVC pipeline at Jora Battala Hingalganj due to construction of road in connection with augmentation of Hingalganj w/s scheme (Z-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000259/2025-2026</t>
   </si>
   <si>
     <t>2330/BD</t>
   </si>
   <si>
     <t>11 KV New Service Connection at OHR site of Zone-I under Hingalganj Augmentation W/S scheme</t>
   </si>
   <si>
     <t>BILL/02662/2024-2025</t>
   </si>
   <si>
     <t>BP-242</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
@@ -1135,60 +1135,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.52</v>
+        <v>44.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>18.03</v>
+        <v>16.89</v>
       </c>
       <c r="R3" s="4">
-        <v>83.79</v>
+        <v>38.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1235,1588 +1235,1588 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>50.77</v>
+        <v>21.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.79</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>44.4</v>
+        <v>296.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.89</v>
+        <v>288.69</v>
       </c>
       <c r="R6" s="4">
-        <v>38.04</v>
+        <v>97.39</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>15.83</v>
+        <v>53.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>41.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>77.45</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.55</v>
+        <v>51.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>74.14</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>296.42</v>
+        <v>51.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>288.69</v>
+        <v>38.01</v>
       </c>
       <c r="R9" s="4">
-        <v>97.39</v>
+        <v>73.67</v>
       </c>
       <c r="S9" s="4">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>51.64</v>
+        <v>50.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>38.28</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>74.14</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>51.6</v>
+        <v>15.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>38.01</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>73.67</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>0.94</v>
+        <v>7.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>98.98</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>51.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>51.76</v>
+        <v>0.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="P15" s="4">
-        <v>38.29</v>
+        <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>53.44</v>
+        <v>12.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>41.39</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>77.45</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
-        <v>13.34</v>
+        <v>10.61</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>10.61</v>
+        <v>7.72</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>59</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>7.72</v>
+        <v>38.29</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="P20" s="4">
-        <v>0.55</v>
+        <v>0.96</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="P21" s="4">
-        <v>0.51</v>
+        <v>13.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>99.74</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="P22" s="4">
-        <v>0.87</v>
+        <v>0.64</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="P23" s="4">
-        <v>12.93</v>
+        <v>0.87</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="P24" s="4">
-        <v>0.96</v>
+        <v>5.91</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="P25" s="4">
         <v>0.96</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="P26" s="4">
         <v>0.96</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="P27" s="4">
-        <v>0.96</v>
+        <v>0.55</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="P28" s="4">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>162</v>
+        <v>125</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>163</v>
+        <v>67</v>
       </c>
       <c r="P29" s="4">
-        <v>0.64</v>
+        <v>0.96</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>167</v>
+        <v>124</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>168</v>
+        <v>125</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="P30" s="4">
-        <v>5.91</v>
+        <v>0.96</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
@@ -2824,85 +2824,85 @@
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>169</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="P31" s="4">
         <v>8.11</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>98</v>
+        <v>51</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>172</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="N32" s="4" t="s">