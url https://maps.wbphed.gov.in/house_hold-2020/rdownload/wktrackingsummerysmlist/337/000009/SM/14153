--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,119 @@
     <t>09/08/2023</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at Kalitala Bazar at Kalitala mouza within Kalitala w/s scheme, Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2025-2026</t>
   </si>
   <si>
     <t>930/HSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>CHANCHAL ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Retrofitting work at Samsernagar river side area in connection with Augmentation of Kalitala w/s scheme, Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001309/2024-2025</t>
+  </si>
+  <si>
+    <t>155/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Withdrawing &amp; relaying of 90 mm dia. UPVC pipe line near Paschim Kalitala in connection with Augmentation of Kalitala W/S Scheme, Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001310/2024-2025</t>
+  </si>
+  <si>
+    <t>156/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection of newly restored UPVC distribution pipeline by Bamboo pilling at Hatkhola area in connection with augmentation of Kalitala w/s scheme, Hingalganj block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001311/2024-2025</t>
+  </si>
+  <si>
+    <t>157/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at Kamalakhali more at Kalitala mouza within Kalitala w/s scheme, Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001476/2024-2025</t>
+  </si>
+  <si>
+    <t>349/HSD</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at Duckbunglow at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001456/2024-2025</t>
+  </si>
+  <si>
+    <t>336/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Laskar para at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001388/2024-2025</t>
+  </si>
+  <si>
+    <t>254/HSD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1771,87 +1840,453 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>0.82</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>2399.95</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>