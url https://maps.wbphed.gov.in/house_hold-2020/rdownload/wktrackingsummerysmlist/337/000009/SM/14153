--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -393,50 +393,104 @@
     <t>16/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at Duckbunglow at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001456/2024-2025</t>
   </si>
   <si>
     <t>336/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Laskar para at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001388/2024-2025</t>
   </si>
   <si>
     <t>254/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of boundary wall at PH No.-8 &amp; 9 for Augmentation of Kalitala w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>1527/BD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
+  </si>
+  <si>
+    <t>LAHIRI CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at OHR site within Kalitala W/S scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001373/2024-2025</t>
+  </si>
+  <si>
+    <t>240/HSD</t>
+  </si>
+  <si>
+    <t>S.K.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for construction of approach road for movement of winch machine and other allied machineries at OHR site within Kalitala w/s scheme (Z-II), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001374/2024-2025</t>
+  </si>
+  <si>
+    <t>241/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at Daspara more at Kalitala mouza within Kalitala w/s scheme, Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001887/2024-2025</t>
+  </si>
+  <si>
+    <t>530/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1163,54 +1217,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>610.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>591.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.97</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1224,54 +1278,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>851.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>839.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1283,54 +1337,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>63.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>43.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>69.35</v>
       </c>
       <c r="S8" s="4">
         <v>71</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1342,54 +1396,54 @@
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>63.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>47.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>74.37</v>
       </c>
       <c r="S9" s="4">
         <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1403,54 +1457,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>61.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>45.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>73.6</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1464,54 +1518,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>61.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>46.06</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>75.22</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1586,54 +1640,54 @@
       <c r="I13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>0.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>53.08</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1708,54 +1762,54 @@
       <c r="I15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>150.78</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>54.42</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>36.09</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2206,87 +2260,331 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P23" s="4">
         <v>0.97</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P24" s="4">
+        <v>6.27</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>2409.07</v>
+      </c>
+      <c r="P28" s="8">
+        <v>1668.22</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>69.25</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>