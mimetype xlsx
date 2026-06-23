--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -447,50 +447,74 @@
     <t>S.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection work for construction of approach road for movement of winch machine and other allied machineries at OHR site within Kalitala w/s scheme (Z-II), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001374/2024-2025</t>
   </si>
   <si>
     <t>241/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at Daspara more at Kalitala mouza within Kalitala w/s scheme, Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001887/2024-2025</t>
   </si>
   <si>
     <t>530/HSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Ghosh para at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001378/2024-2025</t>
+  </si>
+  <si>
+    <t>245/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Dakshin para at Parghumti mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001427/2024-2025</t>
+  </si>
+  <si>
+    <t>308/HSD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,51 +903,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2504,87 +2528,209 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P27" s="4">
         <v>0.94</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>2411.02</v>
+      </c>
+      <c r="P30" s="8">
+        <v>1668.22</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>69.19</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>