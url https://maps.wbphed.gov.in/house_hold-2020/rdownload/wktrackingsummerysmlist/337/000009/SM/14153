--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,269 +89,287 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Kalitala and adjoining mouzas</t>
   </si>
   <si>
     <t>SM/14153</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Construction of 250 Cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Kalitala (Zone-I) water supply scheme, Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000216/2023-2024</t>
+  </si>
+  <si>
+    <t>1731/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>M/S PROGATI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 300 Cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Kalitala (Zone-II) water supply scheme, Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2023-2024</t>
+  </si>
+  <si>
+    <t>1733/BD</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>M/S NIRMAN CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III, IV &amp; V under Kalitala W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001171/2023-2024</t>
+  </si>
+  <si>
+    <t>4799/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Kalitala water supply scheme (Zone-II), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>1151/BD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Kalitala water supply scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001148/2022-2023</t>
+  </si>
+  <si>
+    <t>654/BD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-3 &amp; 4 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000726/2023-2024</t>
+  </si>
+  <si>
+    <t>2476/BD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-3 &amp; 4 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Kalitala w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000728/2023-2024</t>
+  </si>
+  <si>
+    <t>2477/BD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000254/2022-2023</t>
   </si>
   <si>
     <t>925/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000162/2023-2024</t>
   </si>
   <si>
     <t>4509/BD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube Well in connection to Accommodate FHTC at Pump House No.-II , III, IV (Zone-II) under Kalitala ground water based water supply scheme under Block_ Hingalganj Dist. - 24Pgs(N) under EMD, PHE Dte. (SM/14153)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000648/2024-2025</t>
   </si>
   <si>
     <t>2685/EMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Kalitala water supply scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...62 lines deleted...]
-    <t>M/S DATTA ENTERPRISE.</t>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-3 &amp; 4 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Kalitala w/s scheme (Zone-II), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001681/2023-2024</t>
+  </si>
+  <si>
+    <t>529/BD</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>UTPAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-3 &amp; 4 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Kalitala w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001682/2023-2024</t>
   </si>
   <si>
     <t>528/BD</t>
   </si>
   <si>
-    <t>20/02/2024</t>
-[...14 lines deleted...]
-    <t>529/BD</t>
+    <t>Acceptance cum work order for Construction of boundary wall at PH No.-8 &amp; 9 for Augmentation of Kalitala w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>1527/BD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
+  </si>
+  <si>
+    <t>LAHIRI CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 100 mm dia DI pipeline at different places in connection with Augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000565/2024-2025</t>
   </si>
   <si>
     <t>1005/HSD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
     <t>ABDUL ALIM MONDAL.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 200 mm dia DI pipeline at different places from N/H/O Narayan Biswas to Naskar para culvert in connection with Augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000567/2024-2025</t>
   </si>
   <si>
     <t>1007/HSD</t>
   </si>
   <si>
-    <t>Formal work order for Construction of 250 Cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Kalitala (Zone-I) water supply scheme, Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at Kalitala Bazar at Kalitala mouza within Kalitala w/s scheme, Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2025-2026</t>
   </si>
   <si>
     <t>930/HSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>CHANCHAL ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Retrofitting work at Samsernagar river side area in connection with Augmentation of Kalitala w/s scheme, Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001309/2024-2025</t>
   </si>
   <si>
     <t>155/HSD</t>
@@ -380,117 +398,99 @@
   <si>
     <t>157/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at Kamalakhali more at Kalitala mouza within Kalitala w/s scheme, Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001476/2024-2025</t>
   </si>
   <si>
     <t>349/HSD</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at Duckbunglow at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001456/2024-2025</t>
   </si>
   <si>
     <t>336/HSD</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at Daspara more at Kalitala mouza within Kalitala w/s scheme, Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001887/2024-2025</t>
+  </si>
+  <si>
+    <t>530/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Laskar para at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001388/2024-2025</t>
   </si>
   <si>
     <t>254/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of boundary wall at PH No.-8 &amp; 9 for Augmentation of Kalitala w/s scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at OHR site within Kalitala W/S scheme (Z-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001373/2024-2025</t>
   </si>
   <si>
     <t>240/HSD</t>
   </si>
   <si>
     <t>S.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection work for construction of approach road for movement of winch machine and other allied machineries at OHR site within Kalitala w/s scheme (Z-II), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001374/2024-2025</t>
   </si>
   <si>
     <t>241/HSD</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Ghosh para at Kalitala mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001378/2024-2025</t>
   </si>
   <si>
     <t>245/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Dakshin para at Parghumti mouza in connection with augmentation of Kalitala w/s scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001427/2024-2025</t>
   </si>
   <si>
     <t>308/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
@@ -1041,1640 +1041,1640 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>280.28</v>
+        <v>141.21</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>17.23</v>
+        <v>150.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>54.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>36.09</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>36.65</v>
+        <v>54.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>610.1</v>
+        <v>851.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>591.61</v>
+        <v>839.63</v>
       </c>
       <c r="R6" s="4">
-        <v>96.97</v>
+        <v>98.56</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>851.89</v>
+        <v>610.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>839.63</v>
+        <v>591.61</v>
       </c>
       <c r="R7" s="4">
-        <v>98.56</v>
+        <v>96.97</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>63.27</v>
+        <v>63.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>43.87</v>
+        <v>47.03</v>
       </c>
       <c r="R8" s="4">
-        <v>69.35</v>
+        <v>74.37</v>
       </c>
       <c r="S8" s="4">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>63.24</v>
+        <v>63.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>47.03</v>
+        <v>43.87</v>
       </c>
       <c r="R9" s="4">
-        <v>74.37</v>
+        <v>69.35</v>
       </c>
       <c r="S9" s="4">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>61.24</v>
+        <v>280.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>45.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>73.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>61.24</v>
+        <v>17.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>46.06</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>75.22</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>0.99</v>
+        <v>36.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>0.99</v>
+        <v>61.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.52</v>
+        <v>46.06</v>
       </c>
       <c r="R13" s="4">
-        <v>53.08</v>
+        <v>75.22</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>141.21</v>
+        <v>61.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>45.07</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>73.6</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>150.78</v>
+        <v>6.27</v>
       </c>
       <c r="Q15" s="4">
-        <v>54.42</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>36.09</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>54.35</v>
+        <v>0.99</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.82</v>
+        <v>0.99</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>53.08</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>0.98</v>
+        <v>0.82</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="P20" s="4">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="P21" s="4">
-        <v>0.94</v>
+        <v>0.87</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="P22" s="4">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="P23" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="P24" s="4">
-        <v>6.27</v>
+        <v>0.94</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="P25" s="4">
         <v>0.97</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="P26" s="4">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="P27" s="4">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="P28" s="4">
         <v>0.97</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="P29" s="4">
         <v>0.98</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>