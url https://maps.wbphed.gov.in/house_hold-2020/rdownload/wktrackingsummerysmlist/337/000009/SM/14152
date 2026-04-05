--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,144 +284,129 @@
   <si>
     <t>KINGS &amp; CO.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Sandeshkhali W/S Scheme , District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001263/2023-2024</t>
   </si>
   <si>
     <t>4932/EMD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001295/2024-2025</t>
+  </si>
+  <si>
+    <t>865/BD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>M/S K.B.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection at Dhamakhali mouza within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001417/2024-2025</t>
+  </si>
+  <si>
+    <t>864/BD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>RUDRA DAS.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of 200 cum capacity CWR , pipe connection and cost of pipes, specials for Augmentation of Sandeshkhali water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2025-2026</t>
+  </si>
+  <si>
+    <t>1499/BD</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>09/11/2025</t>
+  </si>
+  <si>
+    <t>SUFIA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-2 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Sandeshkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000729/2023-2024</t>
+  </si>
+  <si>
+    <t>2478/BD</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SUKANTA ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection at Rampur &amp; Jhupkhali adjoining mouza within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001418/2024-2025</t>
   </si>
   <si>
     <t>863/BD</t>
   </si>
   <si>
-    <t>19/03/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>ABUL KALAM GAZI</t>
-  </si>
-[...76 lines deleted...]
-    <t>HORIZEN.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1266,54 +1251,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.66</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>293</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1327,54 +1312,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>1.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.42</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>336.81</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1388,54 +1373,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>2.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.48</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>330.17</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1449,54 +1434,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1571,54 +1556,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>356.31</v>
       </c>
       <c r="Q13" s="4">
-        <v>144.22</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>40.48</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>45</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1690,60 +1675,60 @@
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>10.6</v>
+        <v>102.2</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1751,346 +1736,285 @@
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>102.2</v>
+        <v>10.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>13.34</v>
+        <v>53.52</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>10.58</v>
+        <v>31.71</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>53.52</v>
+        <v>10.6</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...18 lines deleted...]
-      <c r="H20" s="13" t="s">
+      <c r="A20" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>682.76</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>