--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,51 +296,51 @@
   <si>
     <t>4932/EMD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001295/2024-2025</t>
   </si>
   <si>
     <t>865/BD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>12/06/2026</t>
   </si>
   <si>
     <t>M/S K.B.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection at Dhamakhali mouza within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001417/2024-2025</t>
   </si>
   <si>
     <t>864/BD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>RUDRA DAS.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 200 cum capacity CWR , pipe connection and cost of pipes, specials for Augmentation of Sandeshkhali water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000027/2025-2026</t>
   </si>
@@ -363,50 +363,74 @@
     <t>ORD/000729/2023-2024</t>
   </si>
   <si>
     <t>2478/BD</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection at Rampur &amp; Jhupkhali adjoining mouza within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001418/2024-2025</t>
   </si>
   <si>
     <t>863/BD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>ABUL KALAM GAZI</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tube well by D.R. Rig method at PH No.-I with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Sandeshkhali W/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001015/2024-2025</t>
+  </si>
+  <si>
+    <t>3581/BD</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-I with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Jeliakhali Purbakhanda w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001022/2024-2025</t>
+  </si>
+  <si>
+    <t>3578/BD</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1251,54 +1275,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1312,54 +1336,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>1.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.42</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>336.81</v>
       </c>
       <c r="S9" s="4">
         <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1373,54 +1397,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>2.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>330.17</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1434,54 +1458,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1580,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>356.31</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>144.22</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>40.48</v>
       </c>
       <c r="S13" s="4">
         <v>45</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1934,87 +1958,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
         <v>10.6</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P20" s="4">
+        <v>31.67</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P21" s="4">
+        <v>31.66</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>746.09</v>
+      </c>
+      <c r="P22" s="8">
+        <v>160.76</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>21.55</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>