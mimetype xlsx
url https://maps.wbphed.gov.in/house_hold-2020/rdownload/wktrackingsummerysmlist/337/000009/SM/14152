--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -387,50 +387,83 @@
     <t>ABUL KALAM GAZI</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tube well by D.R. Rig method at PH No.-I with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Sandeshkhali W/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001015/2024-2025</t>
   </si>
   <si>
     <t>3581/BD</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-I with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Jeliakhali Purbakhanda w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001022/2024-2025</t>
   </si>
   <si>
     <t>3578/BD</t>
   </si>
   <si>
     <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional tap household connection at Sumitrabala FP School, Rajbari Vidyasagar Smriti FP School and Phulmani Adarsha Vidyamandir (HS)` within the command area of Sandeshkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000119/2025-2026</t>
+  </si>
+  <si>
+    <t>946/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Digitalization of pipeline alignment, elevation survey and asset evaluation of 7 nos. schemes namely Jeliakhali, Bhangatushkhali, Tushkhali, Joygopalpur, Korakati, Durgamandop and Monipur under Sandeshkhali-II block in North 24 Parganas District under Hasnabad Sub-Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001599/2024-2025</t>
+  </si>
+  <si>
+    <t>677/BD</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>HORIZEN.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2080,87 +2113,209 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="4">
         <v>31.66</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P23" s="4">
+        <v>22.46</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>10.61</v>
+      </c>
+      <c r="R23" s="4">
+        <v>47.21</v>
+      </c>
+      <c r="S23" s="4">
+        <v>80</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>769.25</v>
+      </c>
+      <c r="P24" s="8">
+        <v>171.37</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>22.28</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>