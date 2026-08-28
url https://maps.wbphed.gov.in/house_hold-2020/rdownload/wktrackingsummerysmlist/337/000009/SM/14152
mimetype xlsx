--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,245 +89,284 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Sandeshkhali</t>
   </si>
   <si>
     <t>SM/14152</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line &amp; providing Functional Household Tap Connection with other allied works for Augmentation of Sandeshkhali water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>1300/BD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>KINGS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Sandeshkhali W/S Scheme , District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001263/2023-2024</t>
+  </si>
+  <si>
+    <t>4932/EMD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Providing Functional tap connection at Radharani High School at Sandeshkhali in connection with augmentation of Sandeshkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000868/2023-2024</t>
   </si>
   <si>
     <t>1054/HSD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>M/S RAJPATH CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-2 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Sandeshkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000729/2023-2024</t>
+  </si>
+  <si>
+    <t>2478/BD</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SUKANTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Continuation order for one motor launch (M.V. JOYMAKALI) on daily hire basis for use of Hasnabad Sub-Division, P.H.E. Dte. Period : 01.09.23 to 31.10.23 = 61 days.</t>
+  </si>
+  <si>
+    <t>ORD/002445/2023-2024</t>
+  </si>
+  <si>
+    <t>1030/HSD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>SUSMITA MANDAL.</t>
+  </si>
+  <si>
+    <t>Work order for Supply of Mechanized boat on hire basis with providing driver, helper and other requirement as per terms condition and specification as per direction of the EIC under Hasnabad Sub-Division, P.H.E. Dte. Period : 01.11.23 to 30.04.24</t>
+  </si>
+  <si>
+    <t>ORD/002446/2023-2024</t>
+  </si>
+  <si>
+    <t>1396/HSD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>RANJIT KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Work order for Supply of one motor launch on daily hire basis for use of Hasnabad Sub-Division, P.H.E. Dte. Period : 01.11.23 to 31.03.24 = 152 days.</t>
+  </si>
+  <si>
+    <t>ORD/002444/2023-2024</t>
+  </si>
+  <si>
+    <t>1362/HSD</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000248/2022-2023</t>
   </si>
   <si>
     <t>937/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000121/2023-2024</t>
   </si>
   <si>
     <t>4174/BD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Dhamakhali mouza with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001026/2024-2025</t>
   </si>
   <si>
     <t>3583/BD</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>TITUMIR INTERNATIONAL</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Arrangement Of Block Level Orientation programe involving stakeholders of PRI bodies including refreshments, training materials and related activities for 2 nos Blocks ( Sandeshkhali- I &amp; II ) in North 24 Parganas under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000172/2024-2025</t>
+  </si>
+  <si>
+    <t>755/HSD</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 1 in connection with Augmentation of Gabberia w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002449/2023-2024</t>
   </si>
   <si>
     <t>34/HSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
-    <t>Continuation order for one motor launch (M.V. JOYMAKALI) on daily hire basis for use of Hasnabad Sub-Division, P.H.E. Dte. Period : 01.09.23 to 31.10.23 = 61 days.</t>
-[...62 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tube well by D.R. Rig method at PH No.-I with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Sandeshkhali W/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001015/2024-2025</t>
+  </si>
+  <si>
+    <t>3581/BD</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-I with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Jeliakhali Purbakhanda w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001022/2024-2025</t>
+  </si>
+  <si>
+    <t>3578/BD</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 2 in connection with Augmentation of Gabberia w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002429/2023-2024</t>
   </si>
   <si>
     <t>33/HSD</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line &amp; providing Functional Household Tap Connection with other allied works for Augmentation of Sandeshkhali water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001295/2024-2025</t>
   </si>
   <si>
     <t>865/BD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>M/S K.B.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection at Dhamakhali mouza within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001417/2024-2025</t>
   </si>
   <si>
     <t>864/BD</t>
@@ -335,102 +374,63 @@
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>RUDRA DAS.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 200 cum capacity CWR , pipe connection and cost of pipes, specials for Augmentation of Sandeshkhali water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000027/2025-2026</t>
   </si>
   <si>
     <t>1499/BD</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>SUFIA ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.-2 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Sandeshkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional Construction of switch room cum chlorine room (3.60x3.00) with sanitary and water supply arrangement including plinth protection at Rampur &amp; Jhupkhali adjoining mouza within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001418/2024-2025</t>
   </si>
   <si>
     <t>863/BD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>ABUL KALAM GAZI</t>
-  </si>
-[...22 lines deleted...]
-    <t>17/04/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional tap household connection at Sumitrabala FP School, Rajbari Vidyasagar Smriti FP School and Phulmani Adarsha Vidyamandir (HS)` within the command area of Sandeshkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000119/2025-2026</t>
   </si>
   <si>
     <t>946/HSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Digitalization of pipeline alignment, elevation survey and asset evaluation of 7 nos. schemes namely Jeliakhali, Bhangatushkhali, Tushkhali, Joygopalpur, Korakati, Durgamandop and Monipur under Sandeshkhali-II block in North 24 Parganas District under Hasnabad Sub-Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001599/2024-2025</t>
   </si>
@@ -993,1197 +993,1197 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.9</v>
+        <v>356.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>144.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>40.48</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>50.86</v>
+        <v>22.26</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>10.35</v>
+        <v>0.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>25.86</v>
+        <v>31.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.91</v>
+        <v>1.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.66</v>
+        <v>5.42</v>
       </c>
       <c r="R8" s="4">
-        <v>293</v>
+        <v>336.81</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>1.61</v>
+        <v>2.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.42</v>
+        <v>7.48</v>
       </c>
       <c r="R9" s="4">
-        <v>336.81</v>
+        <v>330.17</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>2.26</v>
+        <v>50.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.48</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>330.17</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.98</v>
+        <v>10.35</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>25.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>356.31</v>
+        <v>0.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>144.22</v>
+        <v>0.98</v>
       </c>
       <c r="R13" s="4">
-        <v>40.48</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="P14" s="4">
-        <v>22.26</v>
+        <v>0.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="P15" s="4">
-        <v>102.2</v>
+        <v>31.67</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P16" s="4">
+        <v>31.66</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="P17" s="4">
-        <v>53.52</v>
+        <v>0.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>31.71</v>
+        <v>102.2</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>10.6</v>
+        <v>10.58</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>31.67</v>
+        <v>53.52</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>31.66</v>
+        <v>10.6</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>0.69</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
@@ -2200,63 +2200,63 @@
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="4">
         <v>22.46</v>
       </c>
       <c r="Q23" s="4">
         <v>10.61</v>
       </c>
       <c r="R23" s="4">
         <v>47.21</v>
       </c>
       <c r="S23" s="4">
         <v>80</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>136</v>
       </c>