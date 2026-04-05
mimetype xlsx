--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,107 @@
     <t>Quotation for Service Connection Charges for PH- I, Zone-II under Mohanpur W/S Scheme in the district of North 24 Pgs.</t>
   </si>
   <si>
     <t>BILL/01395/2024-2025</t>
   </si>
   <si>
     <t>BP-84-24-25</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Quotation for Service Connection Charges for PH- II, Zone-II under Mohanpur W/S Scheme in the district of North 24 Pgs.</t>
   </si>
   <si>
     <t>BILL/05605/2023-2024</t>
   </si>
   <si>
     <t>BP-363-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work by bamboo piling in different places in connection with augmentation of Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001429/2024-2025</t>
+  </si>
+  <si>
+    <t>309/HSD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other machineries for sinking of big dia TW at PH no- 1 in connection with Augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001430/2024-2025</t>
+  </si>
+  <si>
+    <t>310/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergency repairing of existing FHTC along with pipe line in connection with retrofitting work at different places of Kalibari and Tangramari in connection with augmentation of Mohanpur w/s scheme (Z-II), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001509/2024-2025</t>
+  </si>
+  <si>
+    <t>373/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia DI/UPVC distribution pipe line at different places in connection with augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001510/2024-2025</t>
+  </si>
+  <si>
+    <t>374/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work by bamboo piling in different places of Kalibari in connection with augmentation of Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001511/2024-2025</t>
+  </si>
+  <si>
+    <t>375/HSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1772,87 +1829,392 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="4">
         <v>5.03</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.32</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>977.49</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>