--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -384,50 +384,77 @@
     <t>373/HSD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia DI/UPVC distribution pipe line at different places in connection with augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001510/2024-2025</t>
   </si>
   <si>
     <t>374/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection work by bamboo piling in different places of Kalibari in connection with augmentation of Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001511/2024-2025</t>
   </si>
   <si>
     <t>375/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for 2 no. pump connection at PH No.-1 &amp; 2 in connection with Augmentation for Mohanpur water supply scheme (Z-II), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>867/HSD</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other machineries for sinking of big dia TW at PH no- 2 in connection with Augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001613/2024-2025</t>
+  </si>
+  <si>
+    <t>477/HSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -979,54 +1006,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>42.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.26</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1040,54 +1067,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>306.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>293.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.7</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1128,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>283.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>257.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.82</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1189,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>21.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>67.66</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1221,54 +1248,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>16.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.67</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1518,54 +1545,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>16.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.09</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.14</v>
       </c>
       <c r="S12" s="4">
         <v>62</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1579,54 +1606,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>0.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100.58</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1640,54 +1667,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>1.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>89.72</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1701,54 +1728,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P15" s="4">
         <v>0.98</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.2</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2134,87 +2161,209 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P22" s="4">
         <v>0.94</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P23" s="4">
+        <v>1.17</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>979.46</v>
+      </c>
+      <c r="P25" s="8">
+        <v>629.46</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>64.27</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>