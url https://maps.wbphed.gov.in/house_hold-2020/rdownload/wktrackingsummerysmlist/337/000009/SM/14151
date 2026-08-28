--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,237 +113,249 @@
   <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method at PH No.-1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Mohanpur w/s scheme (Z-II), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001181/2022-2023</t>
   </si>
   <si>
     <t>794/BD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>M/S RAJPATH CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-I)(Rep.) and Pump House No- I and II (New) (Zone-II) under Mohanpur W/S Scheme in the District of 24 Pgs. (N) NIET No. 34 of EE/EMD of 2022-23 (Sl. No. 08)</t>
+  </si>
+  <si>
+    <t>ORD/001932/2022-2023</t>
+  </si>
+  <si>
+    <t>1231/EMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of 250 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Mohanpur water supply scheme (Zone-I), Minakhan Block of Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001263/2023-2024</t>
+  </si>
+  <si>
+    <t>4193/BD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
     <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and Providing Functional Household Tap Connection in Connection with Augmentation of Mohanpur water supply scheme (Zone-I), Hasnabad Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001070/2022-2023</t>
   </si>
   <si>
     <t>401/BD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>M/S PROGATI ENTERPRISE.</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and Providing Functional Household Tap Connection in Connection with Augmentation of Mohanpur water supply scheme (Zone-II), Minakhan Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001121/2022-2023</t>
   </si>
   <si>
     <t>404/BD</t>
   </si>
   <si>
     <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of switch room cum chlorine room with sanitary and water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No.-2 (Size-3.60x3.00 mtr.) for Augmentation of Mohanpur w/s scheme (Z-II), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>1441/BD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>ROYAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method at PH No.- 1 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Mohanpur w/s scheme (Zone-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001174/2022-2023</t>
   </si>
   <si>
     <t>787/BD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 250 mtr deep Tubewell by D.R. Rig method at PH No.-2 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000720/2023-2024</t>
   </si>
   <si>
     <t>2473/BD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>ABDUL ALIM MONDAL.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Laying of 150 mm dia. DI rising main from Uttar Kalibari Adhikary House to PH No- 2 within Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000279/2023-2024</t>
+  </si>
+  <si>
+    <t>806/HSD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of 150 mm dia. DI rising main from PH No-1 to Uttar Kalibari Adhikary House within Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002499/2023-2024</t>
+  </si>
+  <si>
+    <t>803/HSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000260/2022-2023</t>
   </si>
   <si>
     <t>917/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...34 lines deleted...]
-  <si>
     <t>Formal work order for Construction of 150 Cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap at Mohanpur Zone-II in connection with Augmentation of Mohanpur water supply scheme (Zone-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>2275/BD</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of switch room cum chlorine room with sanitary and water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No.-2 (Size-3.60x3.00 mtr.) for Augmentation of Mohanpur w/s scheme (Z-II), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for 2 no. pump connection at PH No.-1 &amp; 2 in connection with Augmentation for Mohanpur water supply scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000300/2024-2025</t>
   </si>
   <si>
     <t>868/HSD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Laying of 150 mm dia. DI rising main from PH No-1 to Uttar Kalibari Adhikary House within Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub- Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>803/HSD</t>
+    <t>Acceptance cum work order for 2 no. pump connection at PH No.-1 &amp; 2 in connection with Augmentation for Mohanpur water supply scheme (Z-II), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>867/HSD</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Quotation for Service Connection Charges for PH- I, Zone-II under Mohanpur W/S Scheme in the district of North 24 Pgs.</t>
   </si>
   <si>
     <t>BILL/01395/2024-2025</t>
   </si>
   <si>
     <t>BP-84-24-25</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Quotation for Service Connection Charges for PH- II, Zone-II under Mohanpur W/S Scheme in the district of North 24 Pgs.</t>
   </si>
   <si>
     <t>BILL/05605/2023-2024</t>
   </si>
   <si>
     <t>BP-363-23-24</t>
   </si>
@@ -353,93 +365,81 @@
   <si>
     <t>Acceptance cum work order for Protection work by bamboo piling in different places in connection with augmentation of Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001429/2024-2025</t>
   </si>
   <si>
     <t>309/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other machineries for sinking of big dia TW at PH no- 1 in connection with Augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001430/2024-2025</t>
   </si>
   <si>
     <t>310/HSD</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Protection work by bamboo piling in different places of Kalibari in connection with augmentation of Mohanpur w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001511/2024-2025</t>
+  </si>
+  <si>
+    <t>375/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergency repairing of existing FHTC along with pipe line in connection with retrofitting work at different places of Kalibari and Tangramari in connection with augmentation of Mohanpur w/s scheme (Z-II), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001509/2024-2025</t>
   </si>
   <si>
     <t>373/HSD</t>
   </si>
   <si>
-    <t>10/02/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia DI/UPVC distribution pipe line at different places in connection with augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001510/2024-2025</t>
   </si>
   <si>
     <t>374/HSD</t>
-  </si>
-[...19 lines deleted...]
-    <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other machineries for sinking of big dia TW at PH no- 2 in connection with Augmentation of Mohanpur w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001613/2024-2025</t>
   </si>
   <si>
     <t>477/HSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1028,1228 +1028,1228 @@
         <v>42.87</v>
       </c>
       <c r="Q3" s="4">
         <v>33.12</v>
       </c>
       <c r="R3" s="4">
         <v>77.26</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>306.25</v>
+        <v>53</v>
       </c>
       <c r="Q4" s="4">
-        <v>293.07</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>95.7</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>283.51</v>
+        <v>114.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>257.49</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>90.82</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>21.45</v>
+        <v>306.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.51</v>
+        <v>293.07</v>
       </c>
       <c r="R6" s="4">
-        <v>67.66</v>
+        <v>95.7</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>16.45</v>
+        <v>283.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.27</v>
+        <v>257.49</v>
       </c>
       <c r="R7" s="4">
-        <v>80.67</v>
+        <v>90.82</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>2.48</v>
+        <v>16.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.14</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>53</v>
+        <v>21.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>67.66</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>114.56</v>
+        <v>16.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.27</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>80.67</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>100.39</v>
+        <v>0.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100.58</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>16.03</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>15.09</v>
+        <v>0.97</v>
       </c>
       <c r="R12" s="4">
-        <v>94.14</v>
+        <v>99.2</v>
       </c>
       <c r="S12" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.9</v>
+        <v>2.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100.58</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.17</v>
+        <v>100.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>89.72</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.97</v>
+        <v>1.05</v>
       </c>
       <c r="R15" s="4">
-        <v>99.2</v>
+        <v>89.72</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O16" s="4" t="s">
+      <c r="P16" s="4">
+        <v>1.17</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>5.03</v>
+        <v>8.47</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>0.94</v>
+        <v>5.03</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="P19" s="4">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="P20" s="4">
-        <v>0.96</v>
+        <v>0.81</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="P21" s="4">
-        <v>0.32</v>
+        <v>0.94</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="P22" s="4">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="P23" s="4">
-        <v>1.17</v>
+        <v>0.32</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>