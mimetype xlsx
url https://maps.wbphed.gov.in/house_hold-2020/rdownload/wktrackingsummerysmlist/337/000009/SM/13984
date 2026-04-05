--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,68 @@
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household of Kundipur, Kundipur Jalkar and Keutipara mouza including laying of UPVC pipe under Augmentation work at additional Gangrapota &amp; Gangrapota W/S Scheme, Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1650/BD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>REAL TIME</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing and renovation works for 450 cum. capacity 20mtr. Staging height R.C.C. Over Head water Reservoir for Augmentation of Gangrapota Water Supply Scheme,Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>1537/BD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE. (BARASAT)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1172,87 +1190,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>43.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>18.37</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>280.14</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>