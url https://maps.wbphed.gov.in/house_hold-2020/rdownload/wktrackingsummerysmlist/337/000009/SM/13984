--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -934,54 +934,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>208.2</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>203.61</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>175.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>174.09</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.25</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1117,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>16.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>32.29</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1271,54 +1271,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>280.14</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>182.86</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>65.28</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>