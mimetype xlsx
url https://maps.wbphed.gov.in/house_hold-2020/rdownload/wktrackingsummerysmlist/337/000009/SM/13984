--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Additional detail project report for augmentation of Ground water based PWSS for Gangrapota</t>
   </si>
   <si>
     <t>SM/13984</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002530/2023-2024</t>
+  </si>
+  <si>
+    <t>484/Bon</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Gangrapota(Additional) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>2030/BD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Gangrapota Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001170/2023-2024</t>
+  </si>
+  <si>
+    <t>2928/BD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2023-2024</t>
   </si>
   <si>
     <t>2093/BD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2023-2024</t>
   </si>
   <si>
     <t>1862/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>Hiring of Luxury Car (Diesel) for the office use of the Assistant Engineer Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002518/2023-2024</t>
   </si>
   <si>
     <t>87/Bon</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>ROY ENGINEERS.</t>
   </si>
   <si>
-    <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte.</t>
-[...50 lines deleted...]
-    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+    <t>Acceptance cum work order for Repairing and renovation works for 450 cum. capacity 20mtr. Staging height R.C.C. Over Head water Reservoir for Augmentation of Gangrapota Water Supply Scheme,Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>1537/BD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE. (BARASAT)</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household of Kundipur, Kundipur Jalkar and Keutipara mouza including laying of UPVC pipe under Augmentation work at additional Gangrapota &amp; Gangrapota W/S Scheme, Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1650/BD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>REAL TIME</t>
-  </si>
-[...16 lines deleted...]
-    <t>MONDAL ENTERPRISE. (BARASAT)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,499 +795,499 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.63</v>
+        <v>0.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>203.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.63</v>
+        <v>175.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>174.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.25</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.86</v>
+        <v>16.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.8</v>
+        <v>5.21</v>
       </c>
       <c r="R5" s="4">
-        <v>208.2</v>
+        <v>32.29</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.87</v>
+        <v>12.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.78</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>203.61</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>175.4</v>
+        <v>12.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>174.09</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.25</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>16.13</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.21</v>
+        <v>1.8</v>
       </c>
       <c r="R8" s="4">
-        <v>32.29</v>
+        <v>208.2</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>43.26</v>
+        <v>18.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>18.37</v>
+        <v>43.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>280.14</v>