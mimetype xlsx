--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,62 @@
     <t>2057/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. Garibpur W/S Scheme (P/H -I) District of 24 Pgs. (N). N.I.E.T No. 29 of EE / EMD of 2022-2023 (2022_PHED_434059_36)</t>
   </si>
   <si>
     <t>ORD/001887/2023-2024</t>
   </si>
   <si>
     <t>6732/EMD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>A.G ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Additional quotation for New service connection at P.H.No- I of Garibpur water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/02437/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-218</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -831,54 +843,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1014,54 +1026,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>21.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>72.31</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1077,54 +1089,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>5.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1199,54 +1211,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>223.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>116.43</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>51.99</v>
       </c>
       <c r="S9" s="4">
         <v>54</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1276,87 +1288,146 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>10.11</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.28</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>314.29</v>
+      </c>
+      <c r="P12" s="8">
+        <v>137.95</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>43.89</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>