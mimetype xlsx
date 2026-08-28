--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -116,168 +116,168 @@
   <si>
     <t>Survey, Design, Drawing &amp; DPR preparation for new PWSS at Garibpur water supply scheme in the Bongaon Block under Bongaon Sub-Division, under Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000852/2022-2023</t>
   </si>
   <si>
     <t>348/Bon</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Formal Work order for Construction of 100 cum. capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile, pile cap &amp; Soil Investigation and laying of Rising Main, Distribution Main with Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Garibpur Water Supply Scheme under Bongaon Sub-Division, PHE Dte. (New Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/000248/2023-2024</t>
+  </si>
+  <si>
+    <t>2057/BD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>AMIT KUMAR BOSE.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. Garibpur W/S Scheme (P/H -I) District of 24 Pgs. (N). N.I.E.T No. 29 of EE / EMD of 2022-2023 (2022_PHED_434059_36)</t>
+  </si>
+  <si>
+    <t>ORD/001887/2023-2024</t>
+  </si>
+  <si>
+    <t>6732/EMD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>A.G ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. new 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Garibpur Piped Water Supply Scheme at H/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001015/2023-2024</t>
+  </si>
+  <si>
+    <t>2832/BD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>1866/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and Land development at Head Work site of Garibpur Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000572/2024-2025</t>
   </si>
   <si>
     <t>3157/BD</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>14/12/2024</t>
   </si>
   <si>
-    <t>AMIT KUMAR BOSE.</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of 5.40 mtr. X 3.60mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Garibpur w/s scheme Bongaon Block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002173/2023-2024</t>
   </si>
   <si>
     <t>607/BD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>TAPAN GHOSH.</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at P.H.No- I of Garibpur water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/04883/2023-2024</t>
   </si>
   <si>
     <t>BP-328-23-24</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...31 lines deleted...]
-    <t>A.G ENTERPRISE.</t>
   </si>
   <si>
     <t>Additional quotation for New service connection at P.H.No- I of Garibpur water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/02437/2024-2025</t>
   </si>
   <si>
     <t>BP-218</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -881,315 +881,321 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.65</v>
+        <v>223.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>116.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.99</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>34.19</v>
+        <v>10.11</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>21.56</v>
       </c>
       <c r="Q6" s="4">
         <v>15.59</v>
       </c>
       <c r="R6" s="4">
         <v>72.31</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.61</v>
+        <v>4.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.49</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
-        <v>7.5</v>
+        <v>34.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
@@ -1205,173 +1211,169 @@
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>223.93</v>
+        <v>5.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>116.43</v>
+        <v>1.49</v>
       </c>
       <c r="R9" s="4">
-        <v>51.99</v>
+        <v>26.48</v>
       </c>
       <c r="S9" s="4">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>10.11</v>
+        <v>7.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>2.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>