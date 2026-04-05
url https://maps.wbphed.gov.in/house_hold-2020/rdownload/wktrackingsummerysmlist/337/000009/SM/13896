--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>BP-362-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and Land development at Head Work site of Purana Bongaon Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. 2nd Call.</t>
   </si>
   <si>
     <t>ORD/001250/2024-2025</t>
   </si>
   <si>
     <t>228/BD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. new 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Purana Bongaon Piped Water Supply Scheme at H/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001017/2023-2024</t>
+  </si>
+  <si>
+    <t>2834/BD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -789,54 +807,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -852,54 +870,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>2.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.16</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -974,54 +992,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>431.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>218.89</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>50.75</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1110,87 +1128,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>33.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21.56</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>516.11</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>