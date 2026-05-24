--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>20/01/2025</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 (one) no. new 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Purana Bongaon Piped Water Supply Scheme at H/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001017/2023-2024</t>
   </si>
   <si>
     <t>2834/BD</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of 5.40 mtr. X 3.60mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Purana Bongaon w/s scheme Bongaon Block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002175/2023-2024</t>
+  </si>
+  <si>
+    <t>606/BD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>KAMAL HALDER.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -807,54 +825,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -870,54 +888,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>2.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -992,54 +1010,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>431.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>218.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50.75</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1177,101 +1195,164 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>21.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>16.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>76.3</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>521.71</v>
+      </c>
+      <c r="P11" s="8">
+        <v>242.34</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>46.45</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>