--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,153 +125,171 @@
   <si>
     <t>ORD/000848/2022-2023</t>
   </si>
   <si>
     <t>344/Bon</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Survey, Design, Drawing &amp; DPR preparation for new PWSS at Puratan Bongaon water supply scheme in the Bongaon Block under Bongaon Sub-Division, under Barasat Division P.H.E.Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000849/2022-2023</t>
   </si>
   <si>
     <t>345/Bon</t>
   </si>
   <si>
+    <t>Formal work order for Construction of 350 cum. capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile, pile cap &amp; Soil Investigation and laying of Rising Main, Distribution Main with Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Purana Bongaon Water Supply Scheme under Bongaon Sub-Division, PHE Dte. (New Scheme).</t>
+  </si>
+  <si>
+    <t>ORD/000246/2023-2024</t>
+  </si>
+  <si>
+    <t>2033/BD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>13/07/2025</t>
+  </si>
+  <si>
+    <t>M/S B.K.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I under Puratan Bongaon W/S Scheme District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 13)</t>
+  </si>
+  <si>
+    <t>ORD/000836/2022-2023</t>
+  </si>
+  <si>
+    <t>40/EMD</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>M/S. MANABESH ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. new 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Purana Bongaon Piped Water Supply Scheme at H/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001017/2023-2024</t>
+  </si>
+  <si>
+    <t>2834/BD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>1863/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Construction of 350 cum. capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile, pile cap &amp; Soil Investigation and laying of Rising Main, Distribution Main with Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Purana Bongaon Water Supply Scheme under Bongaon Sub-Division, PHE Dte. (New Scheme).</t>
-[...17 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Acceptance cum work order for Construction of 5.40 mtr. X 3.60mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Purana Bongaon w/s scheme Bongaon Block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002175/2023-2024</t>
+  </si>
+  <si>
+    <t>606/BD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>KAMAL HALDER.</t>
   </si>
   <si>
     <t>New service connection at P.H.No- I of Puraton Bongaon water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05532/2023-2024</t>
   </si>
   <si>
     <t>BP-362-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and Land development at Head Work site of Purana Bongaon Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. 2nd Call.</t>
   </si>
   <si>
     <t>ORD/001250/2024-2025</t>
   </si>
   <si>
     <t>228/BD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
-  </si>
-[...34 lines deleted...]
-    <t>KAMAL HALDER.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -926,433 +944,492 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>14.21</v>
+        <v>431.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>218.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.75</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>431.33</v>
+        <v>11.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>218.89</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>50.75</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>8.89</v>
+        <v>21.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.3</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>33.13</v>
+        <v>14.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>21.56</v>
+        <v>5.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>16.45</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>76.3</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>5.6</v>
+        <v>8.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>33.13</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>532.79</v>
+      </c>
+      <c r="P12" s="8">
+        <v>242.34</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>45.49</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>