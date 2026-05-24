--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,83 @@
     <t>39/EMD</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SWAPAN KUMAR BHANJA</t>
   </si>
   <si>
     <t>Formal work order for Construction of 200 cum. capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile, pile cap &amp; Soil Investigation and laying of Rising Main, Distribution Main with Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Paschim Huda Water Supply Scheme under Bongaon Sub-Division, PHE Dte. (New Scheme)</t>
   </si>
   <si>
     <t>ORD/000247/2023-2024</t>
   </si>
   <si>
     <t>2056/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>R.K.MANDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of 5.40 mtr. X 3.60mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Paschim Huda w/s scheme Bongaon Block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002174/2023-2024</t>
+  </si>
+  <si>
+    <t>605/BD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and Land development at Head Work site of Paschim Huda Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2024-2025</t>
+  </si>
+  <si>
+    <t>3086/BD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -816,54 +849,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -879,54 +912,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>0.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1001,54 +1034,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>21.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.82</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1182,54 +1215,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>10.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.58</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>80.57</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1245,101 +1278,227 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>323.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>246.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>76.27</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.61</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P12" s="4">
+        <v>26.22</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>410.73</v>
+      </c>
+      <c r="P13" s="8">
+        <v>275.65</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>67.11</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>