--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,65 @@
     <t>605/BD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and Land development at Head Work site of Paschim Huda Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000571/2024-2025</t>
   </si>
   <si>
     <t>3086/BD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of boundary illumination arrangement and allied works at P.H. No. I under Paschim Huda W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
+  </si>
+  <si>
+    <t>ORD/000015/2025-2026</t>
+  </si>
+  <si>
+    <t>452/EMSD-I</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1418,87 +1433,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P12" s="4">
         <v>26.22</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.49</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>415.22</v>
+      </c>
+      <c r="P14" s="8">
+        <v>275.65</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>66.39</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>