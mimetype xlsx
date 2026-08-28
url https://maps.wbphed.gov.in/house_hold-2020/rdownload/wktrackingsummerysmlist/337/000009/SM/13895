--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,192 +125,210 @@
   <si>
     <t>ORD/000850/2022-2023</t>
   </si>
   <si>
     <t>346/Bon</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Survey, Design, Drawing &amp; DPR preparation for new PWSS at Paschim Huda water supply scheme in the Bongaon Block under Bongaon Sub-Division, under Barasat Division P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000851/2022-2023</t>
   </si>
   <si>
     <t>347/Bon</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I under Paschim Huda W/S Scheme, District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 12)</t>
+  </si>
+  <si>
+    <t>ORD/000835/2022-2023</t>
+  </si>
+  <si>
+    <t>39/EMD</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR BHANJA</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 200 cum. capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile, pile cap &amp; Soil Investigation and laying of Rising Main, Distribution Main with Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Paschim Huda Water Supply Scheme under Bongaon Sub-Division, PHE Dte. (New Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/000247/2023-2024</t>
+  </si>
+  <si>
+    <t>2056/BD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>R.K.MANDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. new 300 mm. x 200 mm. dia. 300 mtr deep Tube well by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Paschim Huda Piped Water Supply Scheme at H/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001020/2023-2024</t>
+  </si>
+  <si>
+    <t>2833/BD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2023-2024</t>
   </si>
   <si>
     <t>1865/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 (one) no. new 300 mm. x 200 mm. dia. 300 mtr deep Tube well by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Paschim Huda Piped Water Supply Scheme at H/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Acceptance cum work order for Construction of 5.40 mtr. X 3.60mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Paschim Huda w/s scheme Bongaon Block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002174/2023-2024</t>
+  </si>
+  <si>
+    <t>605/BD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and Land development at Head Work site of Paschim Huda Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2024-2025</t>
+  </si>
+  <si>
+    <t>3086/BD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
   </si>
   <si>
     <t>New service connection at P.H.No- I of Paschim Huda water supply scheme under EMSD-I ,PHE Dte .in 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05136/2023-2024</t>
   </si>
   <si>
     <t>BP-06-24-25</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Additional quotation for new service connection at P.H.No- I of Paschim Huda W./S scheme under EMSD-I , PHE Dte in 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/02029/2024-2025</t>
   </si>
   <si>
     <t>BP-168-24-25</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I under Paschim Huda W/S Scheme, District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 12)</t>
-[...64 lines deleted...]
-  <si>
     <t>Repairing and renovation of boundary illumination arrangement and allied works at P.H. No. I under Paschim Huda W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>452/EMSD-I</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>Restoration of damaged pipe line due to Construction of Pucca Drain by laying of UPVC pipe at different places under Akaipur Gram Panchayet, Bongaon Block of Paschim Huda W/S Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001797/2025-2026</t>
+  </si>
+  <si>
+    <t>351/Bon</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>TAPAN GHOSH.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -951,632 +969,695 @@
       <c r="Q4" s="4">
         <v>0.39</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>7.45</v>
+        <v>10.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.57</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>21.56</v>
+        <v>323.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.48</v>
+        <v>246.37</v>
       </c>
       <c r="R6" s="4">
-        <v>71.82</v>
+        <v>76.27</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>9.94</v>
+        <v>21.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.48</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>71.82</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.07</v>
+        <v>7.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>10.65</v>
+        <v>5.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.58</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>80.57</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
-        <v>323.01</v>
+        <v>26.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>246.37</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>76.27</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>5.61</v>
+        <v>9.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>26.22</v>
+        <v>1.07</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
         <v>4.49</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>416.19</v>
+      </c>
+      <c r="P15" s="8">
+        <v>275.65</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>66.23</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>