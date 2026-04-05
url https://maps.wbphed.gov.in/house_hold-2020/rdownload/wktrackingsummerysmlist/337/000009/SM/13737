--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,123 +164,126 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>1631/BD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Bithari Zone-I water supply scheme in Swarupnagar Block of North 24 Parganas District under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000035/2023-2024</t>
   </si>
   <si>
     <t>1357/BD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>27/06/2025</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MANUFACTURING PVT.LTD.</t>
   </si>
   <si>
     <t>Regarding Restoration charges for road damages.</t>
   </si>
   <si>
     <t>BILL/03470/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-830</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III and IV (Rep.) under Bithari (Zone-I) W/S Scheme and Pump House No-I under Taranipur (Zone-I) W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001889/2023-2024</t>
   </si>
   <si>
     <t>6752/EMD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Renovation of Arsenic cum Iron Removal Plant at Bithari zone - I W/S Scheme including increasing the height of back wash water tank at Swarupnagar Block under Basirhat Sub Division, PHE Dte. Capacity- 153.00 Cum/hr.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for special repair renovation of existing structures like Pump house, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Akhipur, Baro Bankra, Bithari Z-I, Bithari Z-II water supply scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000265/2025-2026</t>
   </si>
   <si>
     <t>2381/BD</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>JP CONSTRUCTION &amp; SUPPLIERS.</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different villages of various PWSS of Swarupnagar Block within the jurisdiction of Basirhat Sub-Division under Barasat Division, P.H.E. Dte. (Part - A)</t>
+  </si>
+  <si>
+    <t>ORD/001491/2024-2025</t>
+  </si>
+  <si>
+    <t>152/BHTSD</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>BIBHAS PAL.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -832,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.95</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -893,54 +896,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.22</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1132,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>723.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>376.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>48</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1286,169 +1289,169 @@
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>19.57</v>
+        <v>81.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>81.91</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>1126.74</v>
+        <v>1108.05</v>
       </c>
       <c r="P13" s="8">
-        <v>382.62</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>33.96</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>