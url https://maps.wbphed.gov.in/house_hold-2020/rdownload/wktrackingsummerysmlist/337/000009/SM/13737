--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -835,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -896,54 +896,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1132,54 +1132,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>723.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>376.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="S8" s="4">
         <v>48</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1404,54 +1404,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1108.05</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>382.62</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>34.53</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>