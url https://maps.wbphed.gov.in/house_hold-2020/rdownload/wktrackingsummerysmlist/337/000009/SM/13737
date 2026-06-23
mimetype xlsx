--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,65 @@
     <t>10/07/2025</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>JP CONSTRUCTION &amp; SUPPLIERS.</t>
   </si>
   <si>
     <t>Installation of Har Ghar Jal (HGJ) Display Board at different villages of various PWSS of Swarupnagar Block within the jurisdiction of Basirhat Sub-Division under Barasat Division, P.H.E. Dte. (Part - A)</t>
   </si>
   <si>
     <t>ORD/001491/2024-2025</t>
   </si>
   <si>
     <t>152/BHTSD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>BIBHAS PAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Renovation of Arsenic cum Iron Removal Plant at Bithari zone - I W/S Scheme including increasing the height of back wash water tank at Swarupnagar Block under Basirhat Sub Division, PHE Dte. Capacity- 153.00 Cum/hr.</t>
+  </si>
+  <si>
+    <t>ORD/002028/2023-2024</t>
+  </si>
+  <si>
+    <t>927/BD</t>
+  </si>
+  <si>
+    <t>04/01/2026</t>
+  </si>
+  <si>
+    <t>RITE WATER SOLUTIONS (I) PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1384,87 +1399,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>19.57</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1127.62</v>
+      </c>
+      <c r="P14" s="8">
+        <v>382.62</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>33.93</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>