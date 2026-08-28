--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Bithari Zone-I to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/13737</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Additional Survey work for DPR Preparation for BITHARI ZONE -1 Water Supply Scheme in Swarupnagar Block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002507/2021-2022</t>
+  </si>
+  <si>
+    <t>451 / BHTSD</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for Bithari Zone-I Water Supply Scheme in Swarupnagar Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002963/2021-2022</t>
   </si>
   <si>
     <t>450/BHT</t>
   </si>
   <si>
-    <t>22/03/2022</t>
-[...7 lines deleted...]
-  <si>
     <t>ORD/002964/2021-2022</t>
   </si>
   <si>
     <t>451/BHT</t>
   </si>
   <si>
-    <t>Additional Survey work for DPR Preparation for BITHARI ZONE -1 Water Supply Scheme in Swarupnagar Block under Barasat Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>451 / BHTSD</t>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Bithari Zone-I water supply scheme in Swarupnagar Block of North 24 Parganas District under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>1357/BD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III and IV (Rep.) under Bithari (Zone-I) W/S Scheme and Pump House No-I under Taranipur (Zone-I) W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001889/2023-2024</t>
+  </si>
+  <si>
+    <t>6752/EMD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2023-2024</t>
   </si>
   <si>
     <t>1241/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>1631/BD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Bithari Zone-I water supply scheme in Swarupnagar Block of North 24 Parganas District under Barasat Division, P.H.E Dte.</t>
-[...14 lines deleted...]
-    <t>MAHAVIR PUMPS MANUFACTURING PVT.LTD.</t>
+    <t>Acceptance cum work order for Renovation of Arsenic cum Iron Removal Plant at Bithari zone - I W/S Scheme including increasing the height of back wash water tank at Swarupnagar Block under Basirhat Sub Division, PHE Dte. Capacity- 153.00 Cum/hr.</t>
+  </si>
+  <si>
+    <t>ORD/002028/2023-2024</t>
+  </si>
+  <si>
+    <t>927/BD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>04/01/2026</t>
+  </si>
+  <si>
+    <t>RITE WATER SOLUTIONS (I) PVT.LTD.</t>
   </si>
   <si>
     <t>Regarding Restoration charges for road damages.</t>
   </si>
   <si>
     <t>BILL/03470/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-830</t>
   </si>
   <si>
-    <t>15/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum work order for special repair renovation of existing structures like Pump house, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Akhipur, Baro Bankra, Bithari Z-I, Bithari Z-II water supply scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000265/2025-2026</t>
   </si>
   <si>
     <t>2381/BD</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>JP CONSTRUCTION &amp; SUPPLIERS.</t>
   </si>
   <si>
     <t>Installation of Har Ghar Jal (HGJ) Display Board at different villages of various PWSS of Swarupnagar Block within the jurisdiction of Basirhat Sub-Division under Barasat Division, P.H.E. Dte. (Part - A)</t>
   </si>
   <si>
     <t>ORD/001491/2024-2025</t>
   </si>
   <si>
     <t>152/BHTSD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>BIBHAS PAL.</t>
-  </si>
-[...13 lines deleted...]
-    <t>RITE WATER SOLUTIONS (I) PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,647 +847,647 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.95</v>
+        <v>1.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.95</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>1.22</v>
+        <v>4.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.22</v>
+        <v>4.95</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>1.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>145.39</v>
+        <v>723.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>376.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>43.69</v>
+        <v>65.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>723.95</v>
+        <v>145.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>376.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>39.73</v>
+        <v>43.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>65.12</v>
+        <v>19.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>81.91</v>
+        <v>39.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.88</v>
+        <v>81.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>19.57</v>
+        <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>