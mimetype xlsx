--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13538</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution system, Construction of Office cum Guard room, Switch cum Chlorine Room, Boundary wall, Surface drain, Land development and other allied works and Providing FHTC within the jurisdiction of (Zone-XIX) under Habra-Gaighata surface based PWSS of Gaighata Block under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001161/2023-2024</t>
   </si>
   <si>
     <t>2954/BD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>18/03/2026</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -706,88 +706,88 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1879.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>388.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.68</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>1879.95</v>
       </c>
       <c r="P4" s="8">
-        <v>0</v>
+        <v>388.77</v>
       </c>
       <c r="Q4" s="8">
-        <v>0</v>
+        <v>20.68</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>