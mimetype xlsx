--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13538</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution system, Construction of Office cum Guard room, Switch cum Chlorine Room, Boundary wall, Surface drain, Land development and other allied works and Providing FHTC within the jurisdiction of (Zone-XIX) under Habra-Gaighata surface based PWSS of Gaighata Block under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001161/2023-2024</t>
   </si>
   <si>
     <t>2954/BD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>16/06/2026</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>