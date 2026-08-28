--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13538</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution system, Construction of Office cum Guard room, Switch cum Chlorine Room, Boundary wall, Surface drain, Land development and other allied works and Providing FHTC within the jurisdiction of (Zone-XIX) under Habra-Gaighata surface based PWSS of Gaighata Block under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001161/2023-2024</t>
   </si>
   <si>
     <t>2954/BD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>16/06/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>