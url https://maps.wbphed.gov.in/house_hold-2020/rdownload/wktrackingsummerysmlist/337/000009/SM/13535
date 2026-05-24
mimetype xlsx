--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13535</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution System, Providing FHTC, Construction of Office cum Guard room, Land development and Switch cum Chlorine Room, Boundary wall, Surface drain and other allied works within the jurisdiction of (Zone-XX) i.e. Matikumra / (Zone-XXII) i.e. Chikanpara under Habra-Gaighata surface based PWSS, of Gaighata Block under Barasat Division, P.H.E. Dte. GAIGHATA BLOCK, PART-B / Gaighata Block, PART-D</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001214/2023-2024</t>
   </si>
   <si>
     <t>4073/BD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>15/10/2025</t>
+    <t>15/10/2026</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -706,88 +706,88 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2790.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>713.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.56</v>
       </c>
       <c r="S3" s="4">
         <v>88</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>2790.09</v>
       </c>
       <c r="P4" s="8">
-        <v>0</v>
+        <v>713.16</v>
       </c>
       <c r="Q4" s="8">
-        <v>0</v>
+        <v>25.56</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>