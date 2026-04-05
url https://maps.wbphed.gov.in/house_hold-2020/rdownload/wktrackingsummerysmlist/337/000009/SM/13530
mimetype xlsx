--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13530</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution system, Construction of Office cum Guard room, Switch cum Chlorine Room, Boundary wall, Surface drain, Land development and other allied works and Providing FHTC within the jurisdiction of (Zone-XIII) under Habra-Gaighata surface based PWSS of Habra-I Block under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001160/2023-2024</t>
   </si>
   <si>
     <t>2958/BD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>17/12/2025</t>
   </si>
   <si>
     <t>M/S S.S.ENTERPRISE. (SOUTH)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>