--- v1 (2026-04-05)
+++ v2 (2026-06-23)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13530</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution system, Construction of Office cum Guard room, Switch cum Chlorine Room, Boundary wall, Surface drain, Land development and other allied works and Providing FHTC within the jurisdiction of (Zone-XIII) under Habra-Gaighata surface based PWSS of Habra-I Block under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001160/2023-2024</t>
   </si>
   <si>
     <t>2958/BD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>17/12/2025</t>
+    <t>15/06/2026</t>
   </si>
   <si>
     <t>M/S S.S.ENTERPRISE. (SOUTH)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>