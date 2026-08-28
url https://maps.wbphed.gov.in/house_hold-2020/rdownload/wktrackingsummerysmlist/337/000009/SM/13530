--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13530</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution system, Construction of Office cum Guard room, Switch cum Chlorine Room, Boundary wall, Surface drain, Land development and other allied works and Providing FHTC within the jurisdiction of (Zone-XIII) under Habra-Gaighata surface based PWSS of Habra-I Block under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001160/2023-2024</t>
   </si>
   <si>
     <t>2958/BD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>15/06/2026</t>
+    <t>13/09/2026</t>
   </si>
   <si>
     <t>M/S S.S.ENTERPRISE. (SOUTH)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>