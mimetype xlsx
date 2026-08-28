--- v0 (2026-01-12)
+++ v1 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/13528</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal work order for Land development, Construction of Office cum Guard room and Switch cum Chlorine Room, Boundary wall, Surface drain and related allied works at Zonal Head work site - XIV i.e. Kumra /Zonal Head work site - XVI i.e.Nangla including Laying Distribution System within the jurisdiction of (Zone-XIV) /(Zone-XVI), Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Surface Water based Water Supply Scheme for Arsenic Affected Areas of Habra-Gaighata &amp; Adjoining Mouzas under North 24 Parganas District project within Barasat Division, P.H.E. Dte. Habra-I Block PART-C / Habra-I Block PART-E.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001613/2023-2024</t>
   </si>
   <si>
     <t>110/BD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>08/07/2026</t>
+    <t>08/07/2027</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>