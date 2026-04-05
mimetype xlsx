--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,92 @@
     <t>04/05/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of boundary wall with column structure at OHR site in connection with augmentation of Padmapukuria w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002262/2024-2025</t>
   </si>
   <si>
     <t>1029/BD</t>
   </si>
   <si>
     <t>Formal work order for Construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Padmapukuria water supply scheme (Zone - I), Minakhan Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000153/2023-2024</t>
   </si>
   <si>
     <t>1723/BD</t>
   </si>
   <si>
     <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection works for protection of UPVC distribution pipe line at N/H/O Murshid Molla in connection with Augmentation of Padmapukuria w/s scheme (Zone-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2097/BD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 200 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001394/2024-2025</t>
+  </si>
+  <si>
+    <t>260/HSD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Padmapukuria mouza in connection with augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001326/2024-2025</t>
+  </si>
+  <si>
+    <t>170/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +849,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1995,87 +2037,270 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P20" s="4">
         <v>152.66</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>99</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P21" s="4">
+        <v>7.53</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>1510.89</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>