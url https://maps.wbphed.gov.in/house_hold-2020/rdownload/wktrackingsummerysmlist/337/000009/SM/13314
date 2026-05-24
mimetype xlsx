--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -417,50 +417,140 @@
     <t>Acceptance cum work order for Construction of anchor block for resting of 200 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001394/2024-2025</t>
   </si>
   <si>
     <t>260/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Padmapukuria mouza in connection with augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001326/2024-2025</t>
   </si>
   <si>
     <t>170/HSD</t>
   </si>
   <si>
     <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Office cum Godown with sanitary &amp; water supply arrangement i/c plinth protection at OHR site (Size-5.40x3.60 mtr.) for Augmentation of Padmapukuria w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000544/2024-2025</t>
+  </si>
+  <si>
+    <t>2962/BD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Office cum Godown with sanitary &amp; water supply arrangement i/c plinth protection at OHR site (Size-5.40x3.60 mtr.) for Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2024-2025</t>
+  </si>
+  <si>
+    <t>2966/BD</t>
+  </si>
+  <si>
+    <t>BASIRHAT ANCHALICK SHARAMICK THIKADARY SAMABAY SAMITY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Maliari mouza in connection with augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001328/2024-2025</t>
+  </si>
+  <si>
+    <t>172/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 100 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000112/2025-2026</t>
+  </si>
+  <si>
+    <t>939/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 200 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-II), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001437/2024-2025</t>
+  </si>
+  <si>
+    <t>317/HSD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Land development at Over Head Reservoir site for Augmentation of Padmapukuria water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001451/2024-2025</t>
+  </si>
+  <si>
+    <t>93/BD</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Bairagi para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001329/2024-2025</t>
+  </si>
+  <si>
+    <t>173/HSD</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,73 +939,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1008,54 +1098,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>7.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.88</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1159,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1130,54 +1220,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>416.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>369.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.66</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1305,54 +1395,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>446.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>357.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.21</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1366,54 +1456,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>25.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>23.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.8</v>
       </c>
       <c r="S9" s="4">
         <v>63</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1425,54 +1515,54 @@
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>4.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S10" s="4">
         <v>68</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1484,54 +1574,54 @@
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>4.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.81</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1545,54 +1635,54 @@
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>0.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2023,54 +2113,54 @@
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P20" s="4">
         <v>152.66</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>126.14</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>82.63</v>
       </c>
       <c r="S20" s="4">
         <v>99</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2084,54 +2174,54 @@
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P21" s="4">
         <v>7.53</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>26.22</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2220,87 +2310,514 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P23" s="4">
         <v>0.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P24" s="4">
+        <v>13.54</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="R24" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="S24" s="4">
+        <v>60</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P25" s="4">
+        <v>13.5</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>5.22</v>
+      </c>
+      <c r="R25" s="4">
+        <v>38.65</v>
+      </c>
+      <c r="S25" s="4">
+        <v>60</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P29" s="4">
+        <v>12.06</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>1553.8</v>
+      </c>
+      <c r="P31" s="8">
+        <v>904.58</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>58.22</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>