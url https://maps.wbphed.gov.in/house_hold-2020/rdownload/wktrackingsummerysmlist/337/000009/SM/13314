--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -507,50 +507,113 @@
     <t>Acceptance cum work order for Land development at Over Head Reservoir site for Augmentation of Padmapukuria water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001451/2024-2025</t>
   </si>
   <si>
     <t>93/BD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Bairagi para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001329/2024-2025</t>
   </si>
   <si>
     <t>173/HSD</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply and installation of 150 mm dia sluice valve in distribution pipe line for smooth supply of water at different palces within Padmapukuria water supply scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001438/2024-2025</t>
+  </si>
+  <si>
+    <t>318/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places of Padmapukuria mouza within Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001520/2024-2025</t>
+  </si>
+  <si>
+    <t>383/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places of Maliari mouza within Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001435/2024-2025</t>
+  </si>
+  <si>
+    <t>315/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC pipe line at near Kadihati Jame Masjid, N/H/O Jibon Ali Molla, Maliari in connection with Augmentation of Padmapukuria w/s scheme (Zone-II), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2025-2026</t>
+  </si>
+  <si>
+    <t>1529/BD</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 150 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2025-2026</t>
+  </si>
+  <si>
+    <t>1491/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,51 +1002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2737,87 +2800,392 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="P30" s="4">
         <v>0.94</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B31" s="7"/>
-[...22 lines deleted...]
-      <c r="S31" s="8"/>
+      <c r="I31" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>100</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P33" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P34" s="4">
+        <v>9.35</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P35" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>1566.8</v>
+      </c>
+      <c r="P36" s="8">
+        <v>904.58</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>57.73</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>