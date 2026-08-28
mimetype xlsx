--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -134,486 +134,486 @@
   <si>
     <t>Acceptance cum work order for Protection of newly laid UPVC pipe line by bamboo pilling at N/H/O Rahaman Molla, Motaleb Molla at Maliari Sekh para &amp; Other places for Augmentation of Padmapukuria w/s scheme, Minakhan block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000448/2022-2023</t>
   </si>
   <si>
     <t>1196/HSD</t>
   </si>
   <si>
     <t>13/07/2022</t>
   </si>
   <si>
     <t>23/07/2022</t>
   </si>
   <si>
     <t>M/S ATRI BISWAS</t>
   </si>
   <si>
+    <t>Formal work order for construction of 300 cum capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per Deptt. design, drawing and specification including bored pile with pile cap for Augmentaion of Padmapukuria water supply scheme (Zone - II), Minakhan Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000241/2023-2024</t>
+  </si>
+  <si>
+    <t>1739/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S B.K.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Padmapukuria water supply scheme (Zone-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001008/2022-2023</t>
+  </si>
+  <si>
+    <t>171/BD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
     <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Padmapukuria water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000928/2022-2023</t>
   </si>
   <si>
     <t>127/BD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>MONDAL &amp; CO. (BASIRHAT).</t>
   </si>
   <si>
+    <t>Formal work order for Construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Padmapukuria water supply scheme (Zone - I), Minakhan Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2023-2024</t>
+  </si>
+  <si>
+    <t>1723/BD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 150 mtr deep Tubewell by D.R. Rig method at PH No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>1205/BD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>ABDUL ALIM MONDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of protection wall for protection of UPVC pipe line at Maliari Masjid pond for Augmentation of Padmapukuria w/s scheme, Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001400/2023-2024</t>
+  </si>
+  <si>
+    <t>1494/HSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>BABUSONA CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of protection wall for protection of UPVC pipe line at N/H/O Hasmat Molla at Maliari for Augmentation of Padmapukuria w/s scheme, Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001391/2023-2024</t>
+  </si>
+  <si>
+    <t>1495/HSD</t>
+  </si>
+  <si>
+    <t>GAZI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000176/2022-2023</t>
   </si>
   <si>
     <t>518/BD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000263/2022-2023</t>
   </si>
   <si>
     <t>913/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Padmapukuria water supply scheme (Zone-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...62 lines deleted...]
-    <t>GAZI ENTERPRISE</t>
+    <t>Acceptance cum work order for Protection works for protection of UPVC distribution pipe line at N/H/O Murshid Molla in connection with Augmentation of Padmapukuria w/s scheme (Zone-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2097/BD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>JESMINE ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at Head Work site within Padmapukuria W/S scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>1141/HSD</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of Office cum Godown with sanitary &amp; water supply arrangement i/c plinth protection at OHR site (Size-5.40x3.60 mtr.) for Augmentation of Padmapukuria w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000544/2024-2025</t>
+  </si>
+  <si>
+    <t>2962/BD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Office cum Godown with sanitary &amp; water supply arrangement i/c plinth protection at OHR site (Size-5.40x3.60 mtr.) for Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2024-2025</t>
+  </si>
+  <si>
+    <t>2966/BD</t>
+  </si>
+  <si>
+    <t>BASIRHAT ANCHALICK SHARAMICK THIKADARY SAMABAY SAMITY LTD.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at Head Work site within Padmapukuria W/S scheme (Z-II), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000581/2024-2025</t>
   </si>
   <si>
     <t>1143/HSD</t>
   </si>
   <si>
     <t>M/S R.B.S.ENTERPRISE.</t>
   </si>
   <si>
     <t>New Service Connection at PH-II under Minakhan W/S Scheme</t>
   </si>
   <si>
     <t>BILL/04122/2023-2024</t>
   </si>
   <si>
     <t>BP-260-23-24</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Formal work order for construction of 300 cum capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per Deptt. design, drawing and specification including bored pile with pile cap for Augmentaion of Padmapukuria water supply scheme (Zone - II), Minakhan Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of boundary wall with column structure at OHR site, PH No-2 &amp; 3 in connection with augmentation of Padmapukuria w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002261/2024-2025</t>
   </si>
   <si>
     <t>1030/BD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
-    <t>JESMINE ENTERPRISE.</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001363/2024-2025</t>
   </si>
   <si>
     <t>409/BD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>M/S RAJPATH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at P.H. No.-I, II III (Replacement) under Padmapukuria W/S scheme (Zone-I) under Block_ Minakhan Dist. - 24Pgs(N) under EMD, PHE Dte. [SM/13314]</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>696/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of boundary wall with column structure at OHR site in connection with augmentation of Padmapukuria w/s scheme (Z-II), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002262/2024-2025</t>
   </si>
   <si>
     <t>1029/BD</t>
   </si>
   <si>
-    <t>Formal work order for Construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Padmapukuria water supply scheme (Zone - I), Minakhan Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...23 lines deleted...]
-    <t>24/12/2024</t>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 100 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000112/2025-2026</t>
+  </si>
+  <si>
+    <t>939/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Padmapukuria mouza in connection with augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001326/2024-2025</t>
+  </si>
+  <si>
+    <t>170/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 200 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001394/2024-2025</t>
   </si>
   <si>
     <t>260/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Padmapukuria mouza in connection with augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
-[...32 lines deleted...]
-    <t>BASIRHAT ANCHALICK SHARAMICK THIKADARY SAMABAY SAMITY LTD.</t>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 150 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2025-2026</t>
+  </si>
+  <si>
+    <t>1491/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Maliari mouza in connection with augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001328/2024-2025</t>
   </si>
   <si>
     <t>172/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of anchor block for resting of 100 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 200 mm dia DI pipeline at different places in connection with Augmentation of Padmapukuria w/s scheme (Z-II), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001437/2024-2025</t>
   </si>
   <si>
     <t>317/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Land development at Over Head Reservoir site for Augmentation of Padmapukuria water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001451/2024-2025</t>
   </si>
   <si>
     <t>93/BD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Bairagi para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001329/2024-2025</t>
   </si>
   <si>
     <t>173/HSD</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places of Padmapukuria mouza within Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001520/2024-2025</t>
+  </si>
+  <si>
+    <t>383/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC pipe line at near Kadihati Jame Masjid, N/H/O Jibon Ali Molla, Maliari in connection with Augmentation of Padmapukuria w/s scheme (Zone-II), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2025-2026</t>
+  </si>
+  <si>
+    <t>1529/BD</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Supply and installation of 150 mm dia sluice valve in distribution pipe line for smooth supply of water at different palces within Padmapukuria water supply scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001438/2024-2025</t>
   </si>
   <si>
     <t>318/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places of Padmapukuria mouza within Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places of Maliari mouza within Padmapukuria w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001435/2024-2025</t>
   </si>
   <si>
     <t>315/HSD</t>
-  </si>
-[...28 lines deleted...]
-    <t>24/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1280,1432 +1280,1432 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>416.99</v>
+        <v>121.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>369.68</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>88.66</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>124.37</v>
+        <v>446.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>357.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.21</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>48.74</v>
+        <v>416.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>369.68</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.66</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>446.28</v>
+        <v>152.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>357.95</v>
+        <v>126.14</v>
       </c>
       <c r="R8" s="4">
-        <v>80.21</v>
+        <v>82.63</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>25.87</v>
       </c>
       <c r="Q9" s="4">
         <v>23.75</v>
       </c>
       <c r="R9" s="4">
         <v>91.8</v>
       </c>
       <c r="S9" s="4">
         <v>63</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4.41</v>
       </c>
       <c r="Q10" s="4">
         <v>4.41</v>
       </c>
       <c r="R10" s="4">
         <v>99.99</v>
       </c>
       <c r="S10" s="4">
         <v>68</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>4.03</v>
       </c>
       <c r="Q11" s="4">
         <v>3.94</v>
       </c>
       <c r="R11" s="4">
         <v>97.81</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>124.37</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.87</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>48.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>4.25</v>
+        <v>7.53</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>26.22</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>121.96</v>
+        <v>0.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>28.96</v>
+        <v>13.54</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>51.15</v>
+        <v>13.5</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>5.22</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>38.65</v>
       </c>
       <c r="S17" s="4">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="P18" s="4">
-        <v>41.96</v>
+        <v>0.87</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>18.14</v>
+        <v>4.25</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="P20" s="4">
-        <v>152.66</v>
+        <v>28.96</v>
       </c>
       <c r="Q20" s="4">
-        <v>126.14</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>82.63</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>7.53</v>
+        <v>51.15</v>
       </c>
       <c r="Q21" s="4">
-        <v>1.97</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>26.22</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>0.95</v>
+        <v>41.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="P23" s="4">
-        <v>0.96</v>
+        <v>18.14</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="P24" s="4">
-        <v>13.54</v>
+        <v>0.95</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>5.2</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>80</v>
+        <v>142</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>142</v>
+        <v>66</v>
       </c>
       <c r="P25" s="4">
-        <v>13.5</v>
+        <v>0.96</v>
       </c>
       <c r="Q25" s="4">
-        <v>5.22</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>38.65</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P26" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P27" s="4">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>122</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P28" s="4">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>31</v>
@@ -2719,54 +2719,54 @@
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>156</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="P29" s="4">
-        <v>12.06</v>
+        <v>0.95</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>31</v>
@@ -2774,365 +2774,365 @@
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>161</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>105</v>
+        <v>165</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>164</v>
+        <v>56</v>
       </c>
       <c r="P30" s="4">
-        <v>0.94</v>
+        <v>12.06</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>155</v>
+        <v>122</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>65</v>
+        <v>169</v>
       </c>
       <c r="P31" s="4">
-        <v>0.79</v>
+        <v>0.94</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P32" s="4">
         <v>0.96</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>154</v>
+        <v>178</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>155</v>
+        <v>179</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="P33" s="4">
-        <v>0.96</v>
+        <v>9.35</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="P34" s="4">
-        <v>9.35</v>
+        <v>0.79</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>185</v>
+        <v>160</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P35" s="4">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>186</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="11"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>