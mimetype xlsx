--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -95,60 +95,63 @@
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>DPR for Procurement of Mobile Laboratory Van (MLV) under Water Quality Monitoring &amp; Surveillance Programme related to Jal Jeevan Mission under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/12896</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Formal work order for Procurement of 1 no of Mobile Laboratory Vans (MLVs) complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with OMAS instruments, devices, consumables, reagents, smart phone with preloaded water quality app synchronized with PHED water quality dashboard and safety gear for resource personnel for water quality testing in remote areas including external designing and painting for IEC propaganda complete with IEC audio visual aids as directed by EIC under Public Health Engineering Department, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
     <t>ORD/000323/2024-2025</t>
   </si>
   <si>
     <t>2253/BD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>09/08/2026</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -681,86 +684,88 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>75.46</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>75.46</v>
       </c>
       <c r="P4" s="8">
         <v>0</v>
       </c>
       <c r="Q4" s="8">
         <v>0</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>