--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,87 +161,72 @@
   <si>
     <t>4559/BD</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of 225 mm dia. UPVC pipe line due to construction of drain at Kharampur more within Dakshin Bhebia W/S Scheme (Z-II), Hasnabad block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001298/2023-2024</t>
   </si>
   <si>
     <t>1420/HSD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
-    <t>13/11/2023</t>
+    <t>12/04/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line, Construction of 700 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap and providing Functional Household Tap Connection in connection with Augmentaion of Dakshin Bhebia water supply scheme (Zone-II), Hasnabad Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>29/10/2025</t>
+    <t>Formal work order for Additional Laying of UPVC distribution pipe line and Providing Functional Household Tap Connection for the leftout portion with protection work in connection with Augmentation of Dakshin Bhebia water supply scheme (Z-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001032/2024-2025</t>
+  </si>
+  <si>
+    <t>3623/BD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
   </si>
   <si>
     <t>H.I.ENTERPRISE.</t>
-  </si>
-[...13 lines deleted...]
-    <t>18/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Surging and development of Big dia tubewell by Carrying out surging and back blowing of existing tube well including installation of suitable education pipes of adequate diameter upto required depth along with suitable airline pipes for injecting compressed air under pressure at the appropriates depth inside the tube well within Hasnabad Sub-Division PHE Dte. under Barasat Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001181/2024-2025</t>
   </si>
   <si>
     <t>172/BD</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -648,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1097,226 +1082,165 @@
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>1098.89</v>
+        <v>178.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>178.87</v>
+        <v>30.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...27 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>513.07</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>