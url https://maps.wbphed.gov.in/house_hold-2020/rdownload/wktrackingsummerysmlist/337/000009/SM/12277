--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,54 +197,72 @@
   <si>
     <t>3623/BD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>H.I.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Surging and development of Big dia tubewell by Carrying out surging and back blowing of existing tube well including installation of suitable education pipes of adequate diameter upto required depth along with suitable airline pipes for injecting compressed air under pressure at the appropriates depth inside the tube well within Hasnabad Sub-Division PHE Dte. under Barasat Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001181/2024-2025</t>
   </si>
   <si>
     <t>172/BD</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of additional 1 no. switch room cum chlorine room (5.40x3.60) with sanitary and water supply arrangement including plinth protection in connection with augmentation of Dakshin Bhebia w/s scheme (Z-II), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001943/2024-2025</t>
+  </si>
+  <si>
+    <t>894/BD</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>ARBINA ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1160,87 +1178,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>30.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.47</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>520.54</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>