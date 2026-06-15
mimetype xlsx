--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,80 @@
     <t>15/01/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of additional 1 no. switch room cum chlorine room (5.40x3.60) with sanitary and water supply arrangement including plinth protection in connection with augmentation of Dakshin Bhebia w/s scheme (Z-II), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001943/2024-2025</t>
   </si>
   <si>
     <t>894/BD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>ARBINA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Damage of road namely Kharampur Uttar Amtala More Bhabhanipur Dakshin Chimta bhabanipur Ghat (Strenthening &amp; improvement of RIDF road from Ghuni Banstala to Bailani Bazar</t>
+  </si>
+  <si>
+    <t>BILL/00851/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-267</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER (HPIU), WBSRDA ,BARASAT DIVISION</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line, Construction of 700 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap and providing Functional Household Tap Connection in connection with Augmentaion of Dakshin Bhebia water supply scheme (Zone-II), Hasnabad Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000780/2023-2024</t>
+  </si>
+  <si>
+    <t>2592/BD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,73 +681,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1239,87 +1269,205 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>7.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>35.17</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1098.89</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>1024.33</v>
+      </c>
+      <c r="R12" s="4">
+        <v>93.22</v>
+      </c>
+      <c r="S12" s="4">
+        <v>80</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1654.59</v>
+      </c>
+      <c r="P13" s="8">
+        <v>1024.33</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>61.91</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>