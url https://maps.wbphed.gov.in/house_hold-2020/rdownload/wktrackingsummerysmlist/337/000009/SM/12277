--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,207 +92,207 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Dakshin Bhebia Zone-II to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/12277</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.III (Chimta)(Rep.) and IV(New) (Zone-II) under Dakshin Bhebia W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
     <t>ORD/001291/2023-2024</t>
   </si>
   <si>
     <t>4941/EMD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line, Construction of 700 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap and providing Functional Household Tap Connection in connection with Augmentaion of Dakshin Bhebia water supply scheme (Zone-II), Hasnabad Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000780/2023-2024</t>
+  </si>
+  <si>
+    <t>2592/BD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>H.I.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Restoration of 225 mm dia. UPVC pipe line due to construction of drain at Kharampur more within Dakshin Bhebia W/S Scheme (Z-II), Hasnabad block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001298/2023-2024</t>
+  </si>
+  <si>
+    <t>1420/HSD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>12/04/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000239/2022-2023</t>
   </si>
   <si>
     <t>912/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>4173/BD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>RTOR000166/2023-2024</t>
   </si>
   <si>
     <t>4559/BD</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Restoration of 225 mm dia. UPVC pipe line due to construction of drain at Kharampur more within Dakshin Bhebia W/S Scheme (Z-II), Hasnabad block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line and Providing Functional Household Tap Connection for the leftout portion with protection work in connection with Augmentation of Dakshin Bhebia water supply scheme (Z-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001032/2024-2025</t>
   </si>
   <si>
     <t>3623/BD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
-    <t>H.I.ENTERPRISE.</t>
+    <t>Damage of road namely Kharampur Uttar Amtala More Bhabhanipur Dakshin Chimta bhabanipur Ghat (Strenthening &amp; improvement of RIDF road from Ghuni Banstala to Bailani Bazar</t>
+  </si>
+  <si>
+    <t>BILL/00851/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-267</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER (HPIU), WBSRDA ,BARASAT DIVISION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Surging and development of Big dia tubewell by Carrying out surging and back blowing of existing tube well including installation of suitable education pipes of adequate diameter upto required depth along with suitable airline pipes for injecting compressed air under pressure at the appropriates depth inside the tube well within Hasnabad Sub-Division PHE Dte. under Barasat Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001181/2024-2025</t>
   </si>
   <si>
     <t>172/BD</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/10/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of additional 1 no. switch room cum chlorine room (5.40x3.60) with sanitary and water supply arrangement including plinth protection in connection with augmentation of Dakshin Bhebia w/s scheme (Z-II), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001943/2024-2025</t>
   </si>
   <si>
     <t>894/BD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>ARBINA ENTERPRISE.</t>
-  </si>
-[...28 lines deleted...]
-    <t>29/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -820,610 +820,612 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>26.47</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>163.73</v>
+        <v>1098.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1024.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>37.95</v>
+        <v>0.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>74.49</v>
+        <v>163.73</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>37.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>178.87</v>
+        <v>74.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>30.65</v>
+        <v>178.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>7.47</v>
+        <v>35.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>35.17</v>
+        <v>30.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1098.89</v>
+        <v>7.47</v>
       </c>
       <c r="Q12" s="4">
-        <v>1024.33</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>93.22</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1654.59</v>