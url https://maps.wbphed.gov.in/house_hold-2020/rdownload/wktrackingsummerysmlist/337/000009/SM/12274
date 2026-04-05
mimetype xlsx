--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,68 +270,50 @@
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Hiring of Diesel Luxury Car is essential for proper supervision of huge number of ground water based Augmentation Scheme at different blocks under Basirhat Sub-Division P.H.E. Dte. (Period 01.07.2024 to 31.12.2024 for Six Month), Sl.No. - 01</t>
   </si>
   <si>
     <t>ORD/000157/2024-2025</t>
   </si>
   <si>
     <t>1017/BHTSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>GAZI CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Eucalyptus Bullah Pilling for Emergency protection Work of Pipe line at different places for Augmentation of Dhanyakuria Water Supply Scheme of Basirhat Sub Division under Barasat Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/001561/2024-2025</t>
   </si>
   <si>
     <t>542/BD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>SAMIR KUMAR DEY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -738,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1247,54 +1229,54 @@
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.91</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>218.98</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1308,54 +1290,54 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
         <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.71</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>197.28</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1408,54 @@
       <c r="I12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>888.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>529.45</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>59.6</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>36</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1469,54 @@
       <c r="I13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>22.73</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>11</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1548,54 +1530,54 @@
       <c r="I14" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P14" s="4">
         <v>0.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>2.03</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>231.71</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1604,163 +1586,104 @@
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>66.05</v>
+        <v>52.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>22648.65</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>