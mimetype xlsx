--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,105 +233,93 @@
   <si>
     <t>3480/BD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Dhanyakuria water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000745/2022-2023</t>
   </si>
   <si>
     <t>3343/BD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>03/08/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRSE. (A UNIT OF SAKET TREXIM PVT.LTD)</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...22 lines deleted...]
-  <si>
     <t>Hiring of Diesel Luxury Car is essential for proper supervision of huge number of ground water based Augmentation Scheme at different blocks under Basirhat Sub-Division P.H.E. Dte. (Period 01.07.2024 to 31.12.2024 for Six Month), Sl.No. - 01</t>
   </si>
   <si>
     <t>ORD/000157/2024-2025</t>
   </si>
   <si>
     <t>1017/BHTSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Eucalyptus Bullah Pilling for Emergency protection Work of Pipe line at different places for Augmentation of Dhanyakuria Water Supply Scheme of Basirhat Sub Division under Barasat Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/001561/2024-2025</t>
   </si>
   <si>
     <t>542/BD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>SAMIR KUMAR DEY.</t>
+  </si>
+  <si>
+    <t>Special repairing of Rising main and pipe lines at Dhanyakuria water supply scheme under Basirhat Sub-Division under Barasat Division PHE Dt</t>
+  </si>
+  <si>
+    <t>ORD/000260/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/BHTSD</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1229,54 +1217,54 @@
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>218.98</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1290,54 +1278,54 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
         <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>197.28</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1408,269 +1396,269 @@
       <c r="I12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>888.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>529.45</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>59.6</v>
       </c>
       <c r="S12" s="4">
         <v>36</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.03</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>231.71</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.87</v>
+        <v>52.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="P15" s="4">
-        <v>52.24</v>
+        <v>0.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>22648.65</v>
+        <v>1309.77</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>535.09</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>40.85</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>