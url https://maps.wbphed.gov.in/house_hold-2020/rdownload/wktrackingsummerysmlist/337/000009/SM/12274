--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,99 +227,141 @@
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>RTOR000012/2024-2025</t>
   </si>
   <si>
     <t>3480/BD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Dhanyakuria water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000745/2022-2023</t>
   </si>
   <si>
     <t>3343/BD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>01/11/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRSE. (A UNIT OF SAKET TREXIM PVT.LTD)</t>
   </si>
   <si>
     <t>Hiring of Diesel Luxury Car is essential for proper supervision of huge number of ground water based Augmentation Scheme at different blocks under Basirhat Sub-Division P.H.E. Dte. (Period 01.07.2024 to 31.12.2024 for Six Month), Sl.No. - 01</t>
   </si>
   <si>
     <t>ORD/000157/2024-2025</t>
   </si>
   <si>
     <t>1017/BHTSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Eucalyptus Bullah Pilling for Emergency protection Work of Pipe line at different places for Augmentation of Dhanyakuria Water Supply Scheme of Basirhat Sub Division under Barasat Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/001561/2024-2025</t>
   </si>
   <si>
     <t>542/BD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>SAMIR KUMAR DEY.</t>
   </si>
   <si>
     <t>Special repairing of Rising main and pipe lines at Dhanyakuria water supply scheme under Basirhat Sub-Division under Barasat Division PHE Dt</t>
   </si>
   <si>
     <t>ORD/000260/2024-2025</t>
   </si>
   <si>
     <t>1031/BHTSD</t>
   </si>
   <si>
     <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Restoration of concrete roads in different location at Dhanyakuria water supply scheme in Basirhat II Block within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001001/2024-2025</t>
+  </si>
+  <si>
+    <t>07/BD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>GAZI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1591,87 +1633,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="4">
         <v>0.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>22.73</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="S16" s="4">
+        <v>11</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P17" s="4">
+        <v>66.05</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>30</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>22715.58</v>
+      </c>
+      <c r="P18" s="8">
+        <v>557.82</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>2.46</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>