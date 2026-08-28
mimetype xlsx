--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Dhanyakuria to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/12274</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Dhanyakuria water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000745/2022-2023</t>
+  </si>
+  <si>
+    <t>3343/BD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRSE. (A UNIT OF SAKET TREXIM PVT.LTD)</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II and III (Rep.) under Dhanyakuria W/S Scheme District of 24 Pgs. (N) 2022_PHED_426715_22 (N.I.E.T No. 26 of EE / EMD of 2022-2023)</t>
+  </si>
+  <si>
+    <t>ORD/001877/2023-2024</t>
+  </si>
+  <si>
+    <t>6726/EMD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>S.S.ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Hiring additional Diesel Luxury Car on daily basis for the office use of the Assistant Engineer, Basirhat Sub-Division P.H.E. Dte. (Period: 01.07.2023 to 31.12.2023)</t>
+  </si>
+  <si>
+    <t>ORD/002104/2023-2024</t>
+  </si>
+  <si>
+    <t>605/BHTSD</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Work for Hiring additional Diesel Luxury Car on daily basis for the office use of the Assistant Engineer, Basirhat Sub-Division P.H.E. Dte. (Period: 01.01.2024 to 30.06.2024)</t>
+  </si>
+  <si>
+    <t>ORD/002419/2023-2024</t>
+  </si>
+  <si>
+    <t>1291/BHTSD</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000172/2022-2023</t>
   </si>
   <si>
     <t>491/BD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000186/2022-2023</t>
   </si>
   <si>
     <t>608/BD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>RTOR000145/2023-2024</t>
   </si>
   <si>
     <t>4410/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Special Repairing of DI pipe, Supply of Sluice valve &amp; construction of Sluice valve chamber for Augmentation of Dhanyakuria Water Supply Scheme in Basirhat-II block of North 24 Parganas district under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000080/2024-2025</t>
   </si>
   <si>
     <t>935/BHTSD</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Special Repairing of existing HDPE &amp; UPVC pipelines for Augmentation of Dhanyakuria Water Supply Scheme in Basirhat-II block of North 24 Parganas district under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000081/2024-2025</t>
   </si>
   <si>
     <t>936/BHTSD</t>
   </si>
   <si>
-    <t>Hiring additional Diesel Luxury Car on daily basis for the office use of the Assistant Engineer, Basirhat Sub-Division P.H.E. Dte. (Period: 01.07.2023 to 31.12.2023)</t>
-[...29 lines deleted...]
-    <t>29/06/2024</t>
+    <t>Hiring of Diesel Luxury Car is essential for proper supervision of huge number of ground water based Augmentation Scheme at different blocks under Basirhat Sub-Division P.H.E. Dte. (Period 01.07.2024 to 31.12.2024 for Six Month), Sl.No. - 01</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>1017/BHTSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>Special repairing of Rising main and pipe lines at Dhanyakuria water supply scheme under Basirhat Sub-Division under Barasat Division PHE Dt</t>
+  </si>
+  <si>
+    <t>ORD/000260/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/BHTSD</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
   </si>
   <si>
     <t>RTOR000012/2024-2025</t>
   </si>
   <si>
     <t>3480/BD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Dhanyakuria water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>29/12/2024</t>
+    <t>Acceptance cum work order for Restoration of concrete roads in different location at Dhanyakuria water supply scheme in Basirhat II Block within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001001/2024-2025</t>
+  </si>
+  <si>
+    <t>07/BD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>GAZI CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Eucalyptus Bullah Pilling for Emergency protection Work of Pipe line at different places for Augmentation of Dhanyakuria Water Supply Scheme of Basirhat Sub Division under Barasat Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/001561/2024-2025</t>
   </si>
   <si>
     <t>542/BD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>SAMIR KUMAR DEY.</t>
-  </si>
-[...52 lines deleted...]
-    <t>GAZI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -888,910 +888,912 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>184.92</v>
+        <v>888.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>529.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>40.91</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.32</v>
+        <v>26.67</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>26.67</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>218.98</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>197.28</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.98</v>
+        <v>184.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>0.87</v>
+        <v>40.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.91</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>218.98</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.86</v>
+        <v>12.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.71</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>197.28</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>99.05</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>888.3</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>529.45</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>59.6</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
         <v>0.87</v>
       </c>
       <c r="Q13" s="4">
         <v>2.03</v>
       </c>
       <c r="R13" s="4">
         <v>231.71</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
-        <v>52.24</v>
+        <v>0.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P15" s="4">
-        <v>0.89</v>
+        <v>99.05</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>21339.76</v>
+        <v>66.05</v>
       </c>
       <c r="Q16" s="4">
-        <v>22.73</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>66.05</v>
+        <v>52.24</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>22715.58</v>