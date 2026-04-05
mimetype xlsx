--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -805,54 +805,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1037,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>707.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>262.57</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>37.13</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>38</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1191,54 +1191,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1284.14</v>
       </c>
       <c r="P10" s="8">
-        <v>267.41</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>20.82</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>