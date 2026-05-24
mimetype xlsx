--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -170,51 +170,51 @@
   <si>
     <t>4720/EMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Paikardanga water supply scheme in Basirhat-I Block under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001010/2022-2023</t>
   </si>
   <si>
     <t>173/BD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>28/12/2025</t>
   </si>
   <si>
     <t>J.D.J.ENTERPRISE. (TRADERS PVT.LTD)</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of roads under different water supply schemes of Basirhat I Block under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001036/2024-2025</t>
   </si>
   <si>
     <t>3626/BD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Special repair and renovation of existing structures like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Itinda Panitor, Joypur Gopmahal, Kachua Swarupnagar, Mathurapur, Mirzanagar, Nalkora, Paikardanga, Pifa and Gobindapur Water Supply Scheme of different block under Basirhat Sub-Division within Barasat Division, P.H.E Dte.</t>
   </si>
@@ -805,54 +805,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1037,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>707.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>262.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>37.13</v>
       </c>
       <c r="S7" s="4">
         <v>38</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1191,54 +1191,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1284.14</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>267.41</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>20.82</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>