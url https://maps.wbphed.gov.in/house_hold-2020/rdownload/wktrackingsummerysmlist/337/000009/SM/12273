--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,65 @@
     <t>20/12/2024</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Special repair and renovation of existing structures like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Itinda Panitor, Joypur Gopmahal, Kachua Swarupnagar, Mathurapur, Mirzanagar, Nalkora, Paikardanga, Pifa and Gobindapur Water Supply Scheme of different block under Basirhat Sub-Division within Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>2474/BD</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>14/12/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
+    <t>Restoration work of proposed laying along the existing road laying of pipe line for jal jeevan mission by PHE Department Govt. of west Bengal at GACHA from 0.00KM TO 1.432 KM of Gacha BOP Road under Barasat Division ,P.w Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01622/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-479</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER-I, P.W.D., BARASAT DIVN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1171,87 +1186,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>91.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>29.34</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1313.48</v>
+      </c>
+      <c r="P11" s="8">
+        <v>267.41</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>20.36</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>