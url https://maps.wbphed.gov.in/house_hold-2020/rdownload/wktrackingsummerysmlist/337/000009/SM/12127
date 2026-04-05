--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -266,99 +266,81 @@
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>MONDAL &amp; CO.(BON)</t>
   </si>
   <si>
     <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte. period from 01.07.2024 to 31.08.2024.</t>
   </si>
   <si>
     <t>ORD/001065/2024-2025</t>
   </si>
   <si>
     <t>801/Bon</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
-    <t>Hiring of Luxury Car (Diesel) for the office use of the Assistant Engineer Bongaon Sub-Division, P.H.E. Dte. Under Barasat Division P.H.E. Dte. (Period from:- 01/08/2024 to 31/07/ 2025).</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and allied works under Augmentation work at Helencha W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-B).</t>
   </si>
   <si>
     <t>ORD/000767/2024-2025</t>
   </si>
   <si>
     <t>3267/BD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>21/09/2025</t>
   </si>
   <si>
     <t>ABDUL HAMID GAZI.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Construction of Approach Road at Head work site under Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001785/2023-2024</t>
   </si>
   <si>
     <t>629/BD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>19/11/2025</t>
+    <t>03/01/2026</t>
   </si>
   <si>
     <t>NEER UDYOG</t>
   </si>
   <si>
     <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different Bongaon ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte. (Period from:-01/09/2024 to 28/02/ 2025)</t>
   </si>
   <si>
     <t>ORD/001035/2024-2025</t>
   </si>
   <si>
     <t>1076/Bon</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>PRIYAM ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing &amp; renovation of Boundary wall, Earth Filling, Concreting and Repairing &amp; renovation of 3.60 mtr. X 3.00 mtr. size Pump House with sanitary and water supply arrangement at 2nd TW Site of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
@@ -378,50 +360,68 @@
     <t>Repairing and renovation of 150 Cum C.W.R. for Augmentation of Helencha Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000400/2025-2026</t>
   </si>
   <si>
     <t>817/Bon</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>Construction of Latrine at Head Work site for Augmentation of Helencha Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000610/2025-2026</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001741/2023-2024</t>
+  </si>
+  <si>
+    <t>537/BD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>ACHINTA KUMAR HALDER.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1570,60 +1570,60 @@
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>1.73</v>
+        <v>27.07</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1631,60 +1631,60 @@
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>27.07</v>
+        <v>8.93</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1692,319 +1692,319 @@
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>8.93</v>
+        <v>0.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="P16" s="4">
-        <v>0.86</v>
+        <v>10.52</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P17" s="4">
-        <v>10.52</v>
+        <v>2.15</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>2.15</v>
+        <v>2.4</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I19" s="13"/>
-[...1 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>2.4</v>
+        <v>15.42</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
-        <v>959.07</v>
+        <v>972.77</v>
       </c>
       <c r="P20" s="8">
         <v>0</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>