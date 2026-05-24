--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,68 +284,50 @@
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and allied works under Augmentation work at Helencha W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-B).</t>
   </si>
   <si>
     <t>ORD/000767/2024-2025</t>
   </si>
   <si>
     <t>3267/BD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>21/09/2025</t>
   </si>
   <si>
     <t>ABDUL HAMID GAZI.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Construction of Approach Road at Head work site under Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different Bongaon ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte. (Period from:-01/09/2024 to 28/02/ 2025)</t>
   </si>
   <si>
     <t>ORD/001035/2024-2025</t>
   </si>
   <si>
     <t>1076/Bon</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>PRIYAM ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing &amp; renovation of Boundary wall, Earth Filling, Concreting and Repairing &amp; renovation of 3.60 mtr. X 3.00 mtr. size Pump House with sanitary and water supply arrangement at 2nd TW Site of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000077/2025-2026</t>
   </si>
   <si>
     <t>1902/BD</t>
@@ -378,50 +360,83 @@
     <t>ORD/000610/2025-2026</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001741/2023-2024</t>
   </si>
   <si>
     <t>537/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>ACHINTA KUMAR HALDER.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and allied works under Augmentation work at Helencha W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-A).</t>
+  </si>
+  <si>
+    <t>ORD/000850/2024-2025</t>
+  </si>
+  <si>
+    <t>3387/BD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing and renovation works for 350 cum. capacity 20 mtr. staging height R.C.C. Over Head water Reservoir for Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000474/2024-2025</t>
+  </si>
+  <si>
+    <t>2686/BD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>RAKESH ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1087,54 +1102,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>226.06</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1163,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>684.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>678.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1224,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>21.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1270,54 +1285,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>32.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>26.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.63</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1346,54 @@
       <c r="I9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>1.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.37</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1392,54 +1407,54 @@
       <c r="I10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1451,54 +1466,54 @@
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>1.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.88</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1512,54 +1527,54 @@
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P12" s="4">
         <v>0.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>200.75</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1631,57 +1646,57 @@
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>8.93</v>
+        <v>0.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>203.95</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1689,341 +1704,412 @@
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
-        <v>0.86</v>
+        <v>10.52</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P16" s="4">
-        <v>10.52</v>
+        <v>2.15</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P17" s="4">
-        <v>2.15</v>
+        <v>2.4</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>2.4</v>
+        <v>15.42</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>25.89</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="P19" s="4">
-        <v>15.42</v>
+        <v>11.54</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P20" s="4">
+        <v>17.39</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>6.8</v>
+      </c>
+      <c r="R20" s="4">
+        <v>39.12</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>992.77</v>
+      </c>
+      <c r="P21" s="8">
+        <v>748.08</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>75.35</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>