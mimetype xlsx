--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -393,50 +393,68 @@
     <t>3387/BD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing and renovation works for 350 cum. capacity 20 mtr. staging height R.C.C. Over Head water Reservoir for Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000474/2024-2025</t>
   </si>
   <si>
     <t>2686/BD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Construction of Approach Road at Head work site under Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001785/2023-2024</t>
+  </si>
+  <si>
+    <t>629/BD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>NEER UDYOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2029,87 +2047,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P20" s="4">
         <v>17.39</v>
       </c>
       <c r="Q20" s="4">
         <v>6.8</v>
       </c>
       <c r="R20" s="4">
         <v>39.12</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P21" s="4">
+        <v>8.93</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>50</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1001.7</v>
+      </c>
+      <c r="P22" s="8">
+        <v>748.08</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>74.68</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>