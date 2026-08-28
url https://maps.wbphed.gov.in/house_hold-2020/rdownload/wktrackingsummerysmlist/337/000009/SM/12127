--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,351 +110,351 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.III (New) under Helencha W/S Scheme, District of 24 Pgs. (N).</t>
   </si>
   <si>
     <t>ORD/001130/2023-2024</t>
   </si>
   <si>
     <t>4722/EMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
+    <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte. period from 01.01.2024 to 30.06.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002553/2023-2024</t>
+  </si>
+  <si>
+    <t>1022/Bon</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and Providing (FHTC) for augmentation of Helencha Water Supply Scheme, Bagdah Block, under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001170/2022-2023</t>
+  </si>
+  <si>
+    <t>754/BD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE. (BARASAT)</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Helencha W/S Scheme, District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001131/2023-2024</t>
+  </si>
+  <si>
+    <t>4723/EMD</t>
+  </si>
+  <si>
+    <t>WESTERN ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 (two) no. 300 mm. x 200 mm. dia.250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Helencha Water Supply Scheme (H/W Site &amp; 2nd T/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001117/2023-2024</t>
+  </si>
+  <si>
+    <t>2941/BD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Compressor Room for Iron Elimination Plant under Augmentation of Helencha Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002506/2023-2024</t>
+  </si>
+  <si>
+    <t>640/Bon</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO.(BON)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2022-2023</t>
   </si>
   <si>
     <t>1258/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte. period from 01.01.2024 to 30.06.2024.</t>
-[...68 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
+    <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte. period from 01.07.2024 to 31.08.2024.</t>
+  </si>
+  <si>
+    <t>ORD/001065/2024-2025</t>
+  </si>
+  <si>
+    <t>801/Bon</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and allied works under Augmentation work at Helencha W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000767/2024-2025</t>
+  </si>
+  <si>
+    <t>3267/BD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>ABDUL HAMID GAZI.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Construction of Approach Road at Head work site under Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001785/2023-2024</t>
+  </si>
+  <si>
+    <t>629/BD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>NEER UDYOG</t>
+  </si>
+  <si>
+    <t>Hiring of an Additional Vehicle (Diesel) for the site inspection of different Bongaon ongoing schemes under JJM Program at Bongaon Sub-Division, P.H.E.Dte. (Period from:-01/09/2024 to 28/02/ 2025)</t>
+  </si>
+  <si>
+    <t>ORD/001035/2024-2025</t>
+  </si>
+  <si>
+    <t>1076/Bon</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>PRIYAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001741/2023-2024</t>
+  </si>
+  <si>
+    <t>537/BD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>ACHINTA KUMAR HALDER.</t>
+  </si>
+  <si>
+    <t>Health assessment of existing OHR of Helencha PWSS (350 cum) and ancillary structures, Bagdah Block conducting Non-Destructive Test and through visual observation at within the jurisdiction Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>690/Bon</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/06/2024</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and allied works under Augmentation work at Helencha W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-A).</t>
+  </si>
+  <si>
+    <t>ORD/000850/2024-2025</t>
+  </si>
+  <si>
+    <t>3387/BD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>KAMAL HALDER.</t>
   </si>
   <si>
     <t>Repairing and renovation of Pump House No.- 3 under Augmentation of Helencha Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000889/2024-2025</t>
   </si>
   <si>
     <t>1396/Bon</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
-    <t>KAMAL HALDER.</t>
-[...86 lines deleted...]
-    <t>PRIYAM ENTERPRISE</t>
+    <t>Acceptance cum work order for Repairing and renovation works for 350 cum. capacity 20 mtr. staging height R.C.C. Over Head water Reservoir for Augmentation of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000474/2024-2025</t>
+  </si>
+  <si>
+    <t>2686/BD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>RAKESH ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing &amp; renovation of Boundary wall, Earth Filling, Concreting and Repairing &amp; renovation of 3.60 mtr. X 3.00 mtr. size Pump House with sanitary and water supply arrangement at 2nd TW Site of Helencha Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000077/2025-2026</t>
   </si>
   <si>
     <t>1902/BD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>Repairing and renovation of 150 Cum C.W.R. for Augmentation of Helencha Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000400/2025-2026</t>
   </si>
   <si>
     <t>817/Bon</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>Construction of Latrine at Head Work site for Augmentation of Helencha Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000610/2025-2026</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
-  </si>
-[...67 lines deleted...]
-    <t>NEER UDYOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1038,1113 +1038,1113 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>147.75</v>
+        <v>0.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>226.06</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.86</v>
+        <v>684.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.95</v>
+        <v>678.51</v>
       </c>
       <c r="R5" s="4">
-        <v>226.06</v>
+        <v>99.17</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>684.22</v>
+        <v>21.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>678.51</v>
+        <v>19.67</v>
       </c>
       <c r="R6" s="4">
-        <v>99.17</v>
+        <v>91.88</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>21.41</v>
+        <v>32.22</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.67</v>
+        <v>26.95</v>
       </c>
       <c r="R7" s="4">
-        <v>91.88</v>
+        <v>83.63</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>32.22</v>
+        <v>1.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>26.95</v>
+        <v>1.56</v>
       </c>
       <c r="R8" s="4">
-        <v>83.63</v>
+        <v>97.88</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>1.76</v>
+        <v>147.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.73</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>98.37</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>4.58</v>
+        <v>0.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.58</v>
+        <v>0.59</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>200.75</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.59</v>
+        <v>27.07</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.56</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>97.88</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.29</v>
+        <v>8.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.59</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>200.75</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>27.07</v>
+        <v>0.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>203.95</v>
       </c>
       <c r="S13" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>0.86</v>
+        <v>15.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.75</v>
+        <v>3.99</v>
       </c>
       <c r="R14" s="4">
-        <v>203.95</v>
+        <v>25.89</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>10.52</v>
+        <v>4.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>66</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>2.15</v>
+        <v>11.54</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>2.4</v>
+        <v>1.76</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.37</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>15.42</v>
+        <v>17.39</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.99</v>
+        <v>6.8</v>
       </c>
       <c r="R18" s="4">
-        <v>25.89</v>
+        <v>39.12</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>66</v>
+        <v>107</v>
       </c>
       <c r="P19" s="4">
-        <v>11.54</v>
+        <v>10.52</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="P20" s="4">
-        <v>17.39</v>
+        <v>2.15</v>
       </c>
       <c r="Q20" s="4">
-        <v>6.8</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>39.12</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>129</v>
+        <v>58</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="P21" s="4">
-        <v>8.93</v>
+        <v>2.4</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>1001.7</v>