--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -185,51 +185,51 @@
   <si>
     <t>2593/BD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>H.I.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Surging and development of Big dia tubewell by Carrying out surging and back blowing of existing tube well including installation of suitable education pipes of adequate diameter upto required depth along with suitable airline pipes for injecting compressed air under pressure at the appropriates depth inside the tube well within Hasnabad Sub-Division PHE Dte. under Barasat Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001181/2024-2025</t>
   </si>
   <si>
     <t>172/BD</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 3 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Ph No.-1, 2 &amp; 3 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Dakshin Bhebia w/s scheme (Z-I), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001016/2024-2025</t>
   </si>
   <si>
     <t>3577/BD</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of additional 1 no. switch room cum chlorine room (5.40x3.60) with sanitary and water supply arrangement including plinth protection in connection with augmentation of Dakshin Bhebia W/s scheme (Z-I), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
@@ -1070,54 +1070,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>937.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>684.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>73.07</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1192,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>77.52</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.46</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>8.33</v>
       </c>
       <c r="S9" s="4">
         <v>68</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1312,88 +1312,88 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>27.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>15.54</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>57.22</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1299.38</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>706.96</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>54.41</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>