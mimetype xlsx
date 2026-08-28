--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,216 +77,216 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Dakshin Bhebia Zone-I to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/12123</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Zone-I)(Rep.) and Pump house no-III (New) under Dakshin Bhebia W/S Scheme with Pump House No-I and II under Ramnagar W/S scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001158/2023-2024</t>
+  </si>
+  <si>
+    <t>4808/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>A.G ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Barasat Division</t>
   </si>
   <si>
-    <t>Augmentation of ground water based piped water supply scheme for Dakshin Bhebia Zone-I to accommodate FHTC</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line, Construction of 600 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap and providing Functional Household Tap Connection in connection with Augmentaion of Dakshin Bhebia water supply scheme (Zone-I), Hasnabad Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000781/2023-2024</t>
+  </si>
+  <si>
+    <t>2593/BD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>H.I.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-II)(Rep.) under Dakshin Bhebia W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001127/2023-2024</t>
+  </si>
+  <si>
+    <t>4719/EMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>TRIO CONCERN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000238/2022-2023</t>
   </si>
   <si>
     <t>930/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000165/2023-2024</t>
   </si>
   <si>
     <t>4508/BD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...23 lines deleted...]
-    <t>A.G ENTERPRISE.</t>
+    <t>Acceptance cum work order for Sinking of 3 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Ph No.-1, 2 &amp; 3 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Dakshin Bhebia w/s scheme (Z-I), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001016/2024-2025</t>
+  </si>
+  <si>
+    <t>3577/BD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
   </si>
   <si>
     <t>Strengthening and improvement of RIDF road</t>
   </si>
   <si>
     <t>BILL/00602/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-220</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER (HPIU), WBSRDA ,BARASAT DIVISION</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line, Construction of 600 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap and providing Functional Household Tap Connection in connection with Augmentaion of Dakshin Bhebia water supply scheme (Zone-I), Hasnabad Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Surging and development of Big dia tubewell by Carrying out surging and back blowing of existing tube well including installation of suitable education pipes of adequate diameter upto required depth along with suitable airline pipes for injecting compressed air under pressure at the appropriates depth inside the tube well within Hasnabad Sub-Division PHE Dte. under Barasat Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001181/2024-2025</t>
   </si>
   <si>
     <t>172/BD</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/10/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 3 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Ph No.-1, 2 &amp; 3 with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Dakshin Bhebia w/s scheme (Z-I), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of additional 1 no. switch room cum chlorine room (5.40x3.60) with sanitary and water supply arrangement including plinth protection in connection with augmentation of Dakshin Bhebia W/s scheme (Z-I), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001934/2024-2025</t>
   </si>
   <si>
     <t>1024/BD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>ABDUR RAHIM GAZI</t>
-  </si>
-[...16 lines deleted...]
-    <t>TRIO CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,556 +813,556 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>86.74</v>
+        <v>53.18</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>33.88</v>
+        <v>937.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>684.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.07</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>53.18</v>
+        <v>27.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.22</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>45.3</v>
+        <v>86.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>937.45</v>
+        <v>33.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>684.96</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>73.07</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>30.65</v>
+        <v>77.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>8.33</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>77.52</v>
+        <v>45.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.46</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>8.33</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>7.49</v>
+        <v>30.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>27.16</v>
+        <v>7.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>15.54</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>57.22</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1299.38</v>