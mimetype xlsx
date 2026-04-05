--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,65 @@
     <t>ORD/000097/2024-2025</t>
   </si>
   <si>
     <t>1735/BD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at OHR site in connection with augmentation io Barunhat Patlikhanpur w/s scheme (Z-I), Hasnabad block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001452/2024-2025</t>
   </si>
   <si>
     <t>326/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 350 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Barunhat Patlikhanpur water supply scheme (Z-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001097/2023-2024</t>
+  </si>
+  <si>
+    <t>2867/BD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1776,87 +1791,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P17" s="4">
         <v>0.98</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P18" s="4">
+        <v>152.42</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1423.06</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>