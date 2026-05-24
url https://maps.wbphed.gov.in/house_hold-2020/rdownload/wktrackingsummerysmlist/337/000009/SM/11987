--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,68 @@
     <t>ORD/001452/2024-2025</t>
   </si>
   <si>
     <t>326/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Formal work order for Construction of 350 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Barunhat Patlikhanpur water supply scheme (Z-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001097/2023-2024</t>
   </si>
   <si>
     <t>2867/BD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with augmentation of Barunhat Patlikhanpur water supply scheme (Z-I), Hasnabd block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001399/2024-2025</t>
+  </si>
+  <si>
+    <t>265/HSD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>STAR CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -943,54 +961,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>25.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.18</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1004,54 +1022,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>12.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.81</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1065,54 +1083,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>417.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>406.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.29</v>
       </c>
       <c r="S5" s="4">
         <v>48</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1126,54 +1144,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>17.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.94</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1185,54 +1203,54 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>7.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1244,54 +1262,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>2.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1476,54 +1494,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>317.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>310.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.74</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1537,54 +1555,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>52.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>49.17</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>92.81</v>
       </c>
       <c r="S13" s="4">
         <v>45</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1598,54 +1616,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P14" s="4">
         <v>203.7</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>185.49</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>91.06</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1659,54 +1677,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>0.93</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>94.1</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1720,54 +1738,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P16" s="4">
         <v>107.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>69.79</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>64.78</v>
       </c>
       <c r="S16" s="4">
         <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1838,101 +1856,162 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P18" s="4">
         <v>152.42</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>74.03</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>48.57</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B19" s="7"/>
-[...15 lines deleted...]
-      <c r="P19" s="8">
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="Q19" s="4">
         <v>0</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="4">
         <v>0</v>
       </c>
-      <c r="R19" s="8"/>
-      <c r="S19" s="8"/>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1423.61</v>
+      </c>
+      <c r="P20" s="8">
+        <v>1151.1</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>80.86</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>