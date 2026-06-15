--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -366,50 +366,83 @@
     <t>2867/BD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with augmentation of Barunhat Patlikhanpur water supply scheme (Z-I), Hasnabd block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001399/2024-2025</t>
   </si>
   <si>
     <t>265/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>STAR CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Special Repair &amp; Maintenance of Rising main &amp; Distribution system (CI/DI/UPVC) with construction of new stand post for Barunhat Patlikhanpur w/s Scheme, Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002098/2024-2025</t>
+  </si>
+  <si>
+    <t>577/HSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sand filling at ditch area for construction of temporary approach road for movement of winch machine and other allied machineries at OHR site within Barunhat Patlikhanpur W/S scheme (Z-I), Hasnabad block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2025-2026</t>
+  </si>
+  <si>
+    <t>1495/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1931,87 +1964,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>0.55</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P20" s="4">
+        <v>2.15</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1426.72</v>
+      </c>
+      <c r="P22" s="8">
+        <v>1151.1</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>80.68</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>