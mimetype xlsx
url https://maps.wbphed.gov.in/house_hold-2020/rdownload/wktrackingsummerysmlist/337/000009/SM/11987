--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -122,327 +122,327 @@
   <si>
     <t>ORD/000027/2023-2024</t>
   </si>
   <si>
     <t>1218/BD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 180 mtr deep Tubewell by D.R. Rig method at PH No.- 1 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Barunhat Patlikhanpur w/s scheme (Z-I), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>1219/BD</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Barunhat Patlikhanpur water supply scheme (Zone-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000946/2022-2023</t>
+  </si>
+  <si>
+    <t>87/BD</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>R.K.MANDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of switch room cum chlorine room with sanitary and water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No.-2 (Size-3.60x3.00 mtr.) for Augmentation of Barunhat Patlikhanpur w/s scheme (Z-II), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>1428/BD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>JESMINE ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Barunhat Patlikhanpur water supply scheme (Z-I), Hasnabad Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001150/2022-2023</t>
   </si>
   <si>
     <t>699/BD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>MONDAL &amp; CO. (BASIRHAT).</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of switch room cum chlorine room with sanitary and water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No.-2 (Size-3.60x3.00 mtr.) for Augmentation of Barunhat Patlikhanpur w/s scheme (Z-II), Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>JESMINE ENTERPRISE.</t>
+    <t>Formal work order for Construction of 500cum capacity 20mtr staging height R.C.C Over Head Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Barunhat Patlikhanpur water supply Scheme(Z-I), Hasnabad Block under Hasnabad Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000751/2023-2024</t>
+  </si>
+  <si>
+    <t>2611/BD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing of pump house with boundary wall &amp; other allied works at PH No.-1 of Barunhat Patlikhanpur w/s scheme, Hasnabad Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000303/2023-2024</t>
   </si>
   <si>
     <t>2117/BD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>M/S K.B.ENTERPRISE.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II (Rep.) and III and IV (New) under Barunhat-Patlikhanpur W/S Scheme District of 24 Pgs. (N) NIET No.- 29 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
+  </si>
+  <si>
+    <t>ORD/001973/2022-2023</t>
+  </si>
+  <si>
+    <t>1287/EMD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>S.G. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of new stand post for Barunhat patlikhanpur w/s Scheme, Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000308/2023-2024</t>
   </si>
   <si>
     <t>829/HSD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>PRASANTA MITRA.</t>
   </si>
   <si>
+    <t>Formal work order for Construction of 350 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Barunhat Patlikhanpur water supply scheme (Z-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001097/2023-2024</t>
+  </si>
+  <si>
+    <t>2867/BD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000234/2022-2023</t>
   </si>
   <si>
     <t>935/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection under AE-I Barunhat Siristala</t>
   </si>
   <si>
     <t>BILL/01868/2023-2024</t>
   </si>
   <si>
     <t>BP-122-23-24</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New Service Connection under AE-I Barunhat</t>
   </si>
   <si>
     <t>BILL/01869/2023-2024</t>
   </si>
   <si>
     <t>BP-123-23-24</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Barunhat Patlikhanpur water supply scheme (Zone-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other machineries for sinking of big dia TW at PH no-1 in connection with Augmentation of Barunhat Patlikhanpur w/s scheme (Z-I), Hasnabad block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001859/2023-2024</t>
   </si>
   <si>
     <t>38/HSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>SHYAM SUNDAR DAS.</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of DI/UPVC distribution pipe line and Providing Functional Household Tap Connection for the left out portion in connection with Augmentation of Baruhat Patlikhanpur water supply scheme (Z-I), Hasnabad Block of Hasnabad Sub-Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2024-2025</t>
   </si>
   <si>
     <t>1735/BD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of old rising main pipeline with UC Bullah pilling at OHR site in connection with augmentation io Barunhat Patlikhanpur w/s scheme (Z-I), Hasnabad block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001452/2024-2025</t>
   </si>
   <si>
     <t>326/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
-    <t>Formal work order for Construction of 350 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Barunhat Patlikhanpur water supply scheme (Z-II), Hasnabad Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>01/03/2025</t>
+    <t>Acceptance cum work order for Special Repair &amp; Maintenance of Rising main &amp; Distribution system (CI/DI/UPVC) with construction of new stand post for Barunhat Patlikhanpur w/s Scheme, Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002098/2024-2025</t>
+  </si>
+  <si>
+    <t>577/HSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>STAR CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sand filling at ditch area for construction of temporary approach road for movement of winch machine and other allied machineries at OHR site within Barunhat Patlikhanpur W/S scheme (Z-I), Hasnabad block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2025-2026</t>
+  </si>
+  <si>
+    <t>1495/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with augmentation of Barunhat Patlikhanpur water supply scheme (Z-I), Hasnabd block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001399/2024-2025</t>
   </si>
   <si>
     <t>265/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1113,60 +1113,60 @@
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>417.62</v>
+        <v>317.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>406.32</v>
+        <v>310.72</v>
       </c>
       <c r="R5" s="4">
-        <v>97.29</v>
+        <v>97.74</v>
       </c>
       <c r="S5" s="4">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1216,730 +1216,730 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>7.39</v>
+        <v>417.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.32</v>
+        <v>406.32</v>
       </c>
       <c r="R7" s="4">
-        <v>99.06</v>
+        <v>97.29</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>2.89</v>
+        <v>203.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.89</v>
+        <v>185.49</v>
       </c>
       <c r="R8" s="4">
-        <v>99.82</v>
+        <v>91.06</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>80.45</v>
+        <v>7.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>6.47</v>
+        <v>52.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>49.17</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.81</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>16.13</v>
+        <v>2.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="P12" s="4">
-        <v>317.9</v>
+        <v>152.42</v>
       </c>
       <c r="Q12" s="4">
-        <v>310.72</v>
+        <v>74.03</v>
       </c>
       <c r="R12" s="4">
-        <v>97.74</v>
+        <v>48.57</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>52.98</v>
+        <v>80.45</v>
       </c>
       <c r="Q13" s="4">
-        <v>49.17</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>92.81</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>203.7</v>
+        <v>6.47</v>
       </c>
       <c r="Q14" s="4">
-        <v>185.49</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>91.06</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.93</v>
+        <v>16.13</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>94.1</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>107.74</v>
+        <v>0.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>69.79</v>
+        <v>0.88</v>
       </c>
       <c r="R16" s="4">
-        <v>64.78</v>
+        <v>94.1</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="P17" s="4">
-        <v>0.98</v>
+        <v>107.74</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>69.79</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>64.78</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="P18" s="4">
-        <v>152.42</v>
+        <v>0.98</v>
       </c>
       <c r="Q18" s="4">
-        <v>74.03</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>48.57</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -1947,51 +1947,51 @@
       <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>0.55</v>
+        <v>2.15</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
@@ -2005,115 +2005,115 @@
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>2.15</v>
+        <v>0.97</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="P21" s="4">
-        <v>0.97</v>
+        <v>0.55</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>