--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -898,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>341.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>30.04</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>8.79</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1248,54 +1248,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>16.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>83.7</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>29</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1423,54 +1423,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>437.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>122.72</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>28.03</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>66</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1697,54 +1697,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>22426.4</v>
       </c>
       <c r="P17" s="8">
-        <v>171.02</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>