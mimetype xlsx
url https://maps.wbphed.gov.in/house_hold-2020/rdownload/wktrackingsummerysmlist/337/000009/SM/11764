--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,74 +225,50 @@
     <t>15/03/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
     <t>BILL/03469/2023-2024</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Gobindapur water supply scheme in Swarupnagar Block under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001007/2022-2023</t>
   </si>
   <si>
     <t>170/BD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>KINGS &amp; CO.</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall at the site of Pump House -III of Gobindapur Water Supply Scheme under Basirhat Sub-Division within Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001039/2024-2025</t>
   </si>
   <si>
     <t>58/BD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>IKBAL HOSSAIN</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Gobindapur W/S Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000040/2025-2026</t>
   </si>
@@ -735,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -898,54 +874,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>341.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>30.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>8.79</v>
       </c>
       <c r="S8" s="4">
         <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1248,54 +1224,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>16.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.7</v>
       </c>
       <c r="S9" s="4">
         <v>29</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1423,341 +1399,280 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>437.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>122.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>28.03</v>
       </c>
       <c r="S12" s="4">
         <v>66</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>14.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>14.35</v>
+        <v>20.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>20.9</v>
+        <v>24.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1086.64</v>
+      </c>
+      <c r="P16" s="8">
+        <v>171.02</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>15.74</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>