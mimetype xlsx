--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,74 @@
     <t>23/05/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and plinth protection of Pump House at Head Work site of Gobindapur Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>1769/BD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1592,87 +1616,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
         <v>24.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>11</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>22426.4</v>
+      </c>
+      <c r="P17" s="8">
+        <v>171.02</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0.76</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>