--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,240 +113,240 @@
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for GOBINDAPUR Water Supply Scheme in Swarupnagar Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002517/2021-2022</t>
   </si>
   <si>
     <t>443 / BHTSD</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Gobindapur Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000781/2022-2023</t>
+  </si>
+  <si>
+    <t>3488/BD</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>M/S NIRMAN CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2022-2023</t>
   </si>
   <si>
     <t>3699/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Gobindapur water supply scheme in Swarupnagar Block under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001007/2022-2023</t>
+  </si>
+  <si>
+    <t>170/BD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>KINGS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Gabindapur Water Supply Scheme (H/W Site) within the Jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001166/2023-2024</t>
+  </si>
+  <si>
+    <t>2921/BD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>RTOR000188/2022-2023</t>
   </si>
   <si>
     <t>600/BD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>1244/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>1628/BD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Gobindapur Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Regarding Restoration charges for road damages.</t>
   </si>
   <si>
+    <t>BILL/03469/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-830</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
     <t>BILL/03466/2023-2024</t>
   </si>
   <si>
-    <t>BP-2023-24-830</t>
-[...28 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of Boundary Wall at the site of Pump House -III of Gobindapur Water Supply Scheme under Basirhat Sub-Division within Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001039/2024-2025</t>
   </si>
   <si>
     <t>58/BD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>05/08/2025</t>
   </si>
   <si>
     <t>IKBAL HOSSAIN</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Gobindapur W/S Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000040/2025-2026</t>
   </si>
   <si>
     <t>1697/BD</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall, Approach Road and plinth protection of Pump House at Head Work site of Gobindapur Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>1769/BD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>21/09/2026</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE.</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -934,786 +934,788 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>26.46</v>
+        <v>341.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>8.79</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>9.36</v>
+        <v>26.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>158.92</v>
+        <v>437.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>122.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.03</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>9.42</v>
+        <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>341.88</v>
+        <v>16.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>30.04</v>
+        <v>13.5</v>
       </c>
       <c r="R8" s="4">
-        <v>8.79</v>
+        <v>83.7</v>
       </c>
       <c r="S8" s="4">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>16.13</v>
+        <v>9.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>83.7</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>13.3</v>
+        <v>158.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>8.79</v>
+        <v>9.42</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>437.87</v>
+        <v>8.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>122.72</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>28.03</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>14.35</v>
+        <v>13.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>20.9</v>
+        <v>14.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>24.5</v>
+        <v>20.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>21339.76</v>
+        <v>24.5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>22426.4</v>