--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,68 +321,50 @@
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at P.H.No- I,Zone-II of Gadpukuria water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05526/2023-2024</t>
   </si>
   <si>
     <t>BP-350-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New service connection at P.H.No- II,Zone-II of Gadpukuria water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05525/2023-2024</t>
   </si>
   <si>
     <t>BP-349-23-24</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBAPRASAD MONDAL.</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at P.H. No.-I and II ,ZONE-II (NEW TUBE WELL) under Gadpukuria ground water based w/s scheme under Block_ Bagdah Dist. - 24Pgs(N) under EMSD-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000600/2024-2025</t>
   </si>
   <si>
     <t>2535/EMD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -789,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1749,201 +1731,140 @@
         <v>5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>368.15</v>
+        <v>23.56</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...18 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>196.08</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>