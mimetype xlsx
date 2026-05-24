--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -934,54 +934,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1109,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>15.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>63.16</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1231,54 +1231,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>0.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>237.24</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1292,54 +1292,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>0.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>235.32</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1353,54 +1353,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>32.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>27.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>85.27</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1412,54 +1412,54 @@
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>191.8</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1473,54 +1473,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>8.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.74</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1534,54 +1534,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>5.57</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.57</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1595,54 +1595,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>4.35</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1804,54 +1804,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>196.08</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>63.71</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>32.49</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>