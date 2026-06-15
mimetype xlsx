--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,80 @@
     <t>New service connection at P.H.No- II,Zone-II of Gadpukuria water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05525/2023-2024</t>
   </si>
   <si>
     <t>BP-349-23-24</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at P.H. No.-I and II ,ZONE-II (NEW TUBE WELL) under Gadpukuria ground water based w/s scheme under Block_ Bagdah Dist. - 24Pgs(N) under EMSD-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000600/2024-2025</t>
   </si>
   <si>
     <t>2535/EMD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional quotation for New service connection at P.H.No- I ,Zone -II of Godpukuria water supply scheme under EMSD-I ,PHE Dte. In the Dist.- 24Pgs(N)</t>
+  </si>
+  <si>
+    <t>BILL/02401/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-212</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing (FHTC) for augmentation of Gadpukuria (Zone-II) Water Supply Scheme, under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>1683/BD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1784,87 +1814,205 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
         <v>23.56</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>95</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P18" s="4">
+        <v>7.31</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>368.15</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>144.66</v>
+      </c>
+      <c r="R19" s="4">
+        <v>39.29</v>
+      </c>
+      <c r="S19" s="4">
+        <v>60</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>571.54</v>
+      </c>
+      <c r="P20" s="8">
+        <v>208.37</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>36.46</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>