--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -128,162 +128,201 @@
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2022-2023</t>
   </si>
   <si>
     <t>3686/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing (FHTC) for augmentation of Gadpukuria (Zone-II) Water Supply Scheme, under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>1683/BD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall at Head work site for Augmentation of Gadpukuria (Zone-II) water Supply scheme, Bagdah Block within jurisdiction of Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001478/2023-2024</t>
+  </si>
+  <si>
+    <t>4410/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR MONDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall at 2nd Tube Well site and Construction of Approach Road at 1st T/W &amp; 2nd T/W site under Augmentation of Gadpukuria (Zone-II) water Supply scheme, Bagdah Block within jurisdiction of Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001496/2023-2024</t>
+  </si>
+  <si>
+    <t>4486/BD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>MA CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Hiring Diesel Luxury Car on Daily basis ( from 01.01.2024 to 31.03.2024) for the office use of Deputy Superintending Engineer, Planning Circle-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001624/2023-2024</t>
+  </si>
+  <si>
+    <t>4876/BD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>M/S B.K.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. Tube well 250 mtr deep by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Gadpukuria (Zone - II) Water Supply Scheme at H/W Site &amp; 2nd T/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001014/2023-2024</t>
+  </si>
+  <si>
+    <t>2831/BD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Hiring of Luxury Car (Diesel/Driven) for the office use of the Assistant Engineer Bongaon Sub-Division, P.H.E. Dte. Under Barasat Division P.H.E. Dte. (Period from:- 01/08/2023 to 31/01/ 2024).</t>
+  </si>
+  <si>
+    <t>ORD/001199/2023-2024</t>
+  </si>
+  <si>
+    <t>591/Bon</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS.</t>
+  </si>
+  <si>
     <t>RTOR000092/2023-2024</t>
   </si>
   <si>
     <t>1860/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of Boundary wall at Head work site for Augmentation of Gadpukuria (Zone-II) water Supply scheme, Bagdah Block within jurisdiction of Bongaon Sub-Division, P.H.E. Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Hiring Diesel Luxury Car on Daily basis for the office use of Deputy Superintending Engineer, Planning Circle-I, PHE Dte.(01-04-2024 to 30-06-2024).</t>
   </si>
   <si>
     <t>ORD/002056/2023-2024</t>
   </si>
   <si>
     <t>926/BD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. Tube well 250 mtr deep by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Gadpukuria (Zone - II) Water Supply Scheme at H/W Site &amp; 2nd T/W Site under Bongaon Sub-Division, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>ROY ENGINEERS.</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at P.H. No.-I and II ,ZONE-II (NEW TUBE WELL) under Gadpukuria ground water based w/s scheme under Block_ Bagdah Dist. - 24Pgs(N) under EMSD-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000600/2024-2025</t>
+  </si>
+  <si>
+    <t>2535/EMD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Withdrawing &amp; relaying of existing UPVC distribution system along the same alignment due to widening and strengthening of Zilla Parishad road from Buzar Bagee Kalitala to Chatar Bagee inconnection with augmentation work at Godpukuria (Zone-II) W/S Scheme under Bagdah block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001790/2023-2024</t>
   </si>
   <si>
     <t>652/BD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>R.K.MANDAL &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 5.40 mtr. X 3.60mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Gadpukuria w/s scheme (Zone-II), Bagdah Block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002212/2023-2024</t>
   </si>
@@ -296,123 +335,84 @@
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr. X 3.00mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at 2nd Tube Well site at Gadpukuria w/s scheme (Zone-II), Bagdah block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002273/2023-2024</t>
   </si>
   <si>
     <t>210/Bon</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at P.H.No- I,Zone-II of Gadpukuria water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05526/2023-2024</t>
   </si>
   <si>
     <t>BP-350-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New service connection at P.H.No- II,Zone-II of Gadpukuria water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05525/2023-2024</t>
   </si>
   <si>
     <t>BP-349-23-24</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at P.H. No.-I and II ,ZONE-II (NEW TUBE WELL) under Gadpukuria ground water based w/s scheme under Block_ Bagdah Dist. - 24Pgs(N) under EMSD-I, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional quotation for New service connection at P.H.No- I ,Zone -II of Godpukuria water supply scheme under EMSD-I ,PHE Dte. In the Dist.- 24Pgs(N)</t>
   </si>
   <si>
     <t>BILL/02401/2024-2025</t>
   </si>
   <si>
     <t>BP-212</t>
   </si>
   <si>
     <t>09/01/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBAPRASAD MONDAL.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1055,920 +1055,920 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>5.56</v>
+        <v>368.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>144.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>39.29</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>15.9</v>
       </c>
       <c r="Q6" s="4">
         <v>10.04</v>
       </c>
       <c r="R6" s="4">
         <v>63.16</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>9.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>0.43</v>
       </c>
       <c r="Q8" s="4">
         <v>1.03</v>
       </c>
       <c r="R8" s="4">
         <v>237.24</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.43</v>
+        <v>32.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.02</v>
+        <v>27.49</v>
       </c>
       <c r="R9" s="4">
-        <v>235.32</v>
+        <v>85.27</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>32.24</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>27.49</v>
+        <v>1.67</v>
       </c>
       <c r="R10" s="4">
-        <v>85.27</v>
+        <v>191.8</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>5.56</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.67</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>191.8</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>8.92</v>
+        <v>0.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.81</v>
+        <v>1.02</v>
       </c>
       <c r="R12" s="4">
-        <v>98.74</v>
+        <v>235.32</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>5.57</v>
+        <v>23.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.57</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>4.35</v>
+        <v>8.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.35</v>
+        <v>8.81</v>
       </c>
       <c r="R14" s="4">
-        <v>99.99</v>
+        <v>98.74</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>4.04</v>
+        <v>5.57</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>5.57</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.35</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>4.35</v>
+      </c>
+      <c r="R16" s="4">
+        <v>99.99</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>23.56</v>
+        <v>4.04</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>7.31</v>
+        <v>5</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="P19" s="4">
-        <v>368.15</v>
+        <v>7.31</v>
       </c>
       <c r="Q19" s="4">
-        <v>144.66</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>39.29</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>571.54</v>