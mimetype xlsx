--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -141,74 +141,50 @@
     <t>1720/BD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>MADE &amp; TRADE CO.</t>
   </si>
   <si>
     <t>Regarding Restoration charges for road damages.</t>
   </si>
   <si>
     <t>BILL/03462/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-830</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III and IV (Rep.) under Nalabara W/S Scheme and Pump House No-I and II under Barabankra W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001161/2023-2024</t>
   </si>
   <si>
     <t>4811/EMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Acceptance cum work order for special repair renovation of existing structures like Pump house, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Akhipur, Baro Bankra, Bithari Z-I, Bithari Z-II water supply scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
@@ -654,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +850,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>433.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>343.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.36</v>
       </c>
       <c r="S4" s="4">
         <v>58</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -968,306 +944,245 @@
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>78.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>78.21</v>
+        <v>81.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>81.91</v>
+        <v>21.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>796.02</v>
+      </c>
+      <c r="P9" s="8">
+        <v>347.37</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>43.64</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>