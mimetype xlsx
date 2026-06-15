--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,74 @@
     <t>10/07/2025</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>JP CONSTRUCTION &amp; SUPPLIERS.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at pump house 1 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Boro Bankra Water Supply Scheme in Swarupnagar Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000773/2024-2025</t>
   </si>
   <si>
     <t>3265/BD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,87 +1126,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>21.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>22135.78</v>
+      </c>
+      <c r="P10" s="8">
+        <v>347.37</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1.57</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>