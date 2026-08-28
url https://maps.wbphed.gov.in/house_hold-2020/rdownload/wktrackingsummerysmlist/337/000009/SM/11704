--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,183 +89,183 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Bara Bankra to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11704</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Baro Bankra water supply scheme in Swarupnagar Block under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000164/2023-2024</t>
+  </si>
+  <si>
+    <t>1720/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>MADE &amp; TRADE CO.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II, III and IV (Rep.) under Nalabara W/S Scheme and Pump House No-I and II under Barabankra W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001161/2023-2024</t>
+  </si>
+  <si>
+    <t>4811/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>1271/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Baro Bankra water supply scheme in Swarupnagar Block under Barasat Division, P.H.E Dte.</t>
-[...20 lines deleted...]
-    <t>MADE &amp; TRADE CO.</t>
+    <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at pump house 1 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Boro Bankra Water Supply Scheme in Swarupnagar Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000773/2024-2025</t>
+  </si>
+  <si>
+    <t>3265/BD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Regarding Restoration charges for road damages.</t>
   </si>
   <si>
     <t>BILL/03462/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-830</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum work order for special repair renovation of existing structures like Pump house, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Akhipur, Baro Bankra, Bithari Z-I, Bithari Z-II water supply scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000265/2025-2026</t>
   </si>
   <si>
     <t>2381/BD</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>JP CONSTRUCTION &amp; SUPPLIERS.</t>
-  </si>
-[...40 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,438 +792,438 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>149.36</v>
+        <v>433.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>343.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>433.09</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>343.7</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>79.36</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.71</v>
+        <v>78.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>78.21</v>
+        <v>149.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>4.69</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>81.91</v>
+        <v>21.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>21.74</v>
+        <v>31.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>81.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>22135.78</v>