--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -805,54 +805,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.17</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.13</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -866,54 +866,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.87</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -984,54 +984,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>212.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>212.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1197,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>307.1</v>
       </c>
       <c r="P10" s="8">
-        <v>218.56</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>71.17</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>