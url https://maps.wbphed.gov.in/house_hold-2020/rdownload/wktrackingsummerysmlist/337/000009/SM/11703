--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -113,108 +113,108 @@
   <si>
     <t>Construction of pathway &amp; Land development at H/W site of Dakshin Debipur Water Supply Scheme under Basirhat-Il Block under Basirhat Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001929/2021-2022</t>
   </si>
   <si>
     <t>380/BHTSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>M/S MITRA CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Dakshin Debipur water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000748/2022-2023</t>
+  </si>
+  <si>
+    <t>3373/BD</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>CHANCHAL ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for DAKSHIN DEBIPUR Water Supply Scheme in Basirhat-II Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002794/2021-2022</t>
   </si>
   <si>
     <t>312/ BHTSD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000031/2022-2023</t>
+  </si>
+  <si>
+    <t>2306/BD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000146/2022-2023</t>
   </si>
   <si>
     <t>3815/BD</t>
   </si>
   <si>
     <t>23/12/2022</t>
-  </si>
-[...28 lines deleted...]
-    <t>03/08/2022</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Replacement) under Dakshin Debipur W/S Scheme District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
   </si>
   <si>
     <t>ORD/000827/2022-2023</t>
   </si>
   <si>
     <t>33/EMD</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing new FHTC (Functional Household Tap Connection) by Augmentation and relaying of rising main, distribution UPVC pipe line and repairing of existing FHTC connection which damaged due to construction of drain by local Panchayet from Pump house I to Pump house II of Dakshin Debipur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
@@ -805,54 +805,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -863,226 +863,226 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.87</v>
+        <v>212.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>212.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.38</v>
+        <v>2.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>212.57</v>
+        <v>2.3</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>2.3</v>
+        <v>2.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
@@ -1197,54 +1197,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>307.1</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>218.56</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>71.17</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>