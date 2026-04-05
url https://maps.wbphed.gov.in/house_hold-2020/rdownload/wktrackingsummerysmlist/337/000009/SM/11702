--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order for Special repair and renovation of existing structures like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Itinda Panitor, Joypur Gopmahal, Kachua Swarupnagar, Mathurapur, Mirzanagar, Nalkora, Paikardanga, Pifa and Gobindapur Water Supply Scheme of different block under Basirhat Sub-Division within Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>2474/BD</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>14/12/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 2 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Mirjanagar Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000771/2024-2025</t>
+  </si>
+  <si>
+    <t>3259/BD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>ANJALI ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -963,54 +981,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>288.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>287.73</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.68</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1097,87 +1115,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>91.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21.75</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>21804.81</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>