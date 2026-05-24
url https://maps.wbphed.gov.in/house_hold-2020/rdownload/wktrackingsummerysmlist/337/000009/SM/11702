--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,108 +155,102 @@
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipeline and Providing FHTC (Functional Household Tap Connection ) for augmentation of Mirjanagar water supply scheme in Basirhat-II block of North 24 Parganas District under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000779/2022-2023</t>
   </si>
   <si>
     <t>3476/BD</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>SUPER SKILL.</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...22 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Special repair and renovation of existing structures like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Itinda Panitor, Joypur Gopmahal, Kachua Swarupnagar, Mathurapur, Mirzanagar, Nalkora, Paikardanga, Pifa and Gobindapur Water Supply Scheme of different block under Basirhat Sub-Division within Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>2474/BD</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>14/12/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 2 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Mirjanagar Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000771/2024-2025</t>
   </si>
   <si>
     <t>3259/BD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Restoration of roads and emergency protection work under different places of Mirzanagar Water Supply Scheme within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002175/2024-2025</t>
+  </si>
+  <si>
+    <t>1021/BD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>LUCKY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -667,51 +661,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -981,269 +975,269 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>288.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>287.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>91.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>91.3</v>
+        <v>21.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21.75</v>
+        <v>5.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>21804.81</v>
+        <v>470.73</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>287.73</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>61.12</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>