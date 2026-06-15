--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,74 @@
     <t>25/11/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of roads and emergency protection work under different places of Mirzanagar Water Supply Scheme within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/002175/2024-2025</t>
   </si>
   <si>
     <t>1021/BD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>LUCKY CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +663,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1170,87 +1194,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>5.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>11</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>21810.5</v>
+      </c>
+      <c r="P11" s="8">
+        <v>287.73</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1.32</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>