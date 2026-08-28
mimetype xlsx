--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Mirjanagar to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11702</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipeline and Providing FHTC (Functional Household Tap Connection ) for augmentation of Mirjanagar water supply scheme in Basirhat-II block of North 24 Parganas District under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000779/2022-2023</t>
+  </si>
+  <si>
+    <t>3476/BD</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>SUPER SKILL.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000185/2022-2023</t>
   </si>
   <si>
     <t>606/BD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000200/2022-2023</t>
   </si>
   <si>
     <t>856/BD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of roads under different water supply schemes of Basirhat II Block within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001010/2024-2025</t>
   </si>
   <si>
     <t>3554/BD</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipeline and Providing FHTC (Functional Household Tap Connection ) for augmentation of Mirjanagar water supply scheme in Basirhat-II block of North 24 Parganas District under Barasat Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>SUPER SKILL.</t>
+    <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 2 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Mirjanagar Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000771/2024-2025</t>
+  </si>
+  <si>
+    <t>3259/BD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>ANJALI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Special repair and renovation of existing structures like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Itinda Panitor, Joypur Gopmahal, Kachua Swarupnagar, Mathurapur, Mirzanagar, Nalkora, Paikardanga, Pifa and Gobindapur Water Supply Scheme of different block under Basirhat Sub-Division within Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>2474/BD</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>14/12/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 2 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Mirjanagar Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Restoration of roads and emergency protection work under different places of Mirzanagar Water Supply Scheme within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/002175/2024-2025</t>
   </si>
   <si>
     <t>1021/BD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>LUCKY CONSTRUCTION.</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,497 +801,497 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.48</v>
+        <v>288.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>287.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>23.33</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>29.52</v>
+        <v>10.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>288.66</v>
+        <v>23.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>287.73</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.68</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>91.3</v>
+        <v>29.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>21.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>5.69</v>
+        <v>91.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>5.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>21810.5</v>