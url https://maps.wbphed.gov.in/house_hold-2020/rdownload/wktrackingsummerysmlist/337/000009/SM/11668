--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -257,51 +257,51 @@
   <si>
     <t>39/BD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>J AND T ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Construction of 200 cum capacity CWR with pipe connection, Construction of Boundary wall, Approach Road, Earth Filling, Construction of 5.40 mtr. X 3.60 mtr. size Switch Room with sanitary and water supply arrangement and Laying of DI/UPVC distribution pipe line, Providing Functional Household Tap Connection, Protection works for different dia. UPVC/DI distribution pipeline by UC bullah pile at different places at Diara (Zone-II) Water Supply Scheme in connection with surface water based water supply scheme of Bongaon-Bagdah in the District of North 24 Parganas under Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2024-2025</t>
   </si>
   <si>
     <t>2222/BD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>02/08/2025</t>
   </si>
   <si>
     <t>ROY CHOWDHURY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 250 mtr deep Tubewell by D.R. Rig method having 300 mm. dia. 36 mtr. long housing pipe &amp; 200 mm. dia. 30 mtr. long ribbed strainer at Head Work site for Augmentation of Diara (Zone-II) Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000143/2025-2026</t>
   </si>
   <si>
     <t>2042/BD</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Improvement of existing IEP &amp; other related allied works and including adding 1 no. Polishing unit (3.15 m. dia. x 1.50 m. ht.) (including media) under Augmentation of Diara Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
@@ -1082,54 +1082,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>70.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.72</v>
       </c>
       <c r="S6" s="4">
         <v>76</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1143,54 +1143,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>380.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>355.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1204,54 +1204,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>16.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.57</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1265,54 +1265,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>16.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.54</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.1</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1326,54 +1326,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>14.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1448,54 +1448,54 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>108.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>23.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1659,54 +1659,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>797.13</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>441.16</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>55.34</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>