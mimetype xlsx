--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,101 @@
     <t>2074/BD</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Special Repairing work in connection with augmentation work at total command area of Diara Water Supply Scheme, to repair the damaged pipeline due to road widening and drain construction and also to convert the 'Kapashati' mouza (JL No. 73) in to Swajal Gram within Bongaon Sub Division, under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000468/2025-2026</t>
   </si>
   <si>
     <t>2859/BD</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>Quotation for New service connection at P.H.No- GLR , Zone - II of Diara water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/03272/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-282</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Additional quotation for New service connection at P.H.No-GLR , Zone- II of Diara water supply scheme under EMSD-I ,PHE Dte. In Dist - 24Pgs(N)</t>
+  </si>
+  <si>
+    <t>BILL/00915/2025-2026</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Latrine at Head Work site for Augmentation of Diara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001665/2025-2026</t>
+  </si>
+  <si>
+    <t>639/Bon</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Diara ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/03030/2025-2026</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,73 +795,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1639,87 +1690,315 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P15" s="4">
         <v>7.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>16.76</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.41</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>817.49</v>
+      </c>
+      <c r="P20" s="8">
+        <v>441.16</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>53.97</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>