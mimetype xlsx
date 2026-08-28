--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,188 +89,188 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Diara to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11668</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; Renovation 2(Two) nos of Pump House and allied works of Kola water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002912/2021-2022</t>
+  </si>
+  <si>
+    <t>516/Bon</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS.</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Diara Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000782/2022-2023</t>
+  </si>
+  <si>
+    <t>3489/BD</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO. (BASIRHAT).</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000120/2022-2023</t>
   </si>
   <si>
     <t>3711/BD</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Repairing &amp; Renovation 2(Two) nos of Pump House and allied works of Kola water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
-[...20 lines deleted...]
-    <t>ROY ENGINEERS.</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Replacement) under Daora, Diara &amp; Gokulpur W/S Scheme, District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 07)</t>
+  </si>
+  <si>
+    <t>ORD/000828/2022-2023</t>
+  </si>
+  <si>
+    <t>34/EMD</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Diara water supply scheme at Head Work Site under Bongaon Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000796/2023-2024</t>
+  </si>
+  <si>
+    <t>2696/BD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tube well by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Diara Water Supply Scheme (2nd T/W Site) within the Jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001107/2023-2024</t>
+  </si>
+  <si>
+    <t>2920/BD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall at Head work site for Augmentation of Diara water Supply scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division, under Barasat Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001481/2023-2024</t>
+  </si>
+  <si>
+    <t>4414/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>ACHINTA KUMAR HALDER.</t>
   </si>
   <si>
     <t>RTOR000151/2022-2023</t>
   </si>
   <si>
     <t>78/BD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...88 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of Boundary wall at 2nd Tube Well site and Construction of Approach Road at 1st T/W &amp; 2nd T/W site under Augmentation of Diara Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001561/2023-2024</t>
   </si>
   <si>
     <t>39/BD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>J AND T ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Construction of 200 cum capacity CWR with pipe connection, Construction of Boundary wall, Approach Road, Earth Filling, Construction of 5.40 mtr. X 3.60 mtr. size Switch Room with sanitary and water supply arrangement and Laying of DI/UPVC distribution pipe line, Providing Functional Household Tap Connection, Protection works for different dia. UPVC/DI distribution pipeline by UC bullah pile at different places at Diara (Zone-II) Water Supply Scheme in connection with surface water based water supply scheme of Bongaon-Bagdah in the District of North 24 Parganas under Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2024-2025</t>
   </si>
   <si>
     <t>2222/BD</t>
@@ -311,93 +311,93 @@
   <si>
     <t>2074/BD</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Special Repairing work in connection with augmentation work at total command area of Diara Water Supply Scheme, to repair the damaged pipeline due to road widening and drain construction and also to convert the 'Kapashati' mouza (JL No. 73) in to Swajal Gram within Bongaon Sub Division, under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000468/2025-2026</t>
   </si>
   <si>
     <t>2859/BD</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>Construction of Latrine at Head Work site for Augmentation of Diara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001665/2025-2026</t>
+  </si>
+  <si>
+    <t>639/Bon</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for New service connection at P.H.No- GLR , Zone - II of Diara water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/03272/2024-2025</t>
   </si>
   <si>
     <t>BP-282</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Additional quotation for New service connection at P.H.No-GLR , Zone- II of Diara water supply scheme under EMSD-I ,PHE Dte. In Dist - 24Pgs(N)</t>
   </si>
   <si>
     <t>BILL/00915/2025-2026</t>
   </si>
   <si>
     <t>09/07/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Diara ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/03030/2025-2026</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -933,535 +933,535 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>14.86</v>
+        <v>2.52</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.52</v>
+        <v>380.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>355.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.42</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>118.89</v>
+        <v>14.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>70.02</v>
       </c>
       <c r="Q6" s="4">
         <v>20.11</v>
       </c>
       <c r="R6" s="4">
         <v>28.72</v>
       </c>
       <c r="S6" s="4">
         <v>76</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>380.98</v>
+        <v>16.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>355.91</v>
+        <v>13.54</v>
       </c>
       <c r="R7" s="4">
-        <v>93.42</v>
+        <v>84.1</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>16.12</v>
       </c>
       <c r="Q8" s="4">
         <v>13.79</v>
       </c>
       <c r="R8" s="4">
         <v>85.57</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>16.1</v>
+        <v>14.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.54</v>
+        <v>14.5</v>
       </c>
       <c r="R9" s="4">
-        <v>84.1</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>14.5</v>
+        <v>118.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.5</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>8.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1475,54 +1475,54 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>108.24</v>
       </c>
       <c r="Q12" s="4">
         <v>23.3</v>
       </c>
       <c r="R12" s="4">
         <v>21.53</v>
       </c>
@@ -1536,51 +1536,51 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>16.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
@@ -1595,51 +1595,51 @@
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>21.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
@@ -1654,295 +1654,297 @@
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>7.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>16.76</v>
+        <v>2.41</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="L17" s="4"/>
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>0.97</v>
+        <v>16.76</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>2.41</v>
+        <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
         <v>0.22</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>