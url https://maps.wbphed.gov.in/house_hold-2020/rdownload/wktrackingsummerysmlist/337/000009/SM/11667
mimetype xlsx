--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,72 +248,87 @@
   <si>
     <t>6738/EMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Matiagachha W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (SM/11667)</t>
   </si>
   <si>
     <t>ORD/000643/2024-2025</t>
   </si>
   <si>
     <t>3130/BD</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>09/08/2025</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Formal work order fior Laying of DI rising main, UPVC distribution pipe line and Providing Functional Household Tap Connection for augmentation of Matiagacha Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000033/2023-2024</t>
   </si>
   <si>
     <t>1356/BD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of damaged part of Boundary wall due to Sinking of Big dia. T/W, Connection of 2nd T/W with rising main by DI &amp; UPVC pipe line, Construction of Valve Chamber &amp; Inspection pit and allied works for Augmentation of Matiagachha W/S Scheme, Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001266/2024-2025</t>
+  </si>
+  <si>
+    <t>1506/Bon</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -865,54 +880,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.43</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -926,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.18</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1116,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>9.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1177,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>13.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1402,101 +1417,162 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>231.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>130.41</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>56.28</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.68</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>445.57</v>
+      </c>
+      <c r="P14" s="8">
+        <v>159.15</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>35.72</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>