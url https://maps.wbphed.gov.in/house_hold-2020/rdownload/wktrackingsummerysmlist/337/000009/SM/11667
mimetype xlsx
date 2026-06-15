--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -248,51 +248,51 @@
   <si>
     <t>6738/EMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Matiagachha W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (SM/11667)</t>
   </si>
   <si>
     <t>ORD/000643/2024-2025</t>
   </si>
   <si>
     <t>3130/BD</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>07/11/2025</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Formal work order fior Laying of DI rising main, UPVC distribution pipe line and Providing Functional Household Tap Connection for augmentation of Matiagacha Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000033/2023-2024</t>
   </si>
   <si>
     <t>1356/BD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of damaged part of Boundary wall due to Sinking of Big dia. T/W, Connection of 2nd T/W with rising main by DI &amp; UPVC pipe line, Construction of Valve Chamber &amp; Inspection pit and allied works for Augmentation of Matiagachha W/S Scheme, Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>