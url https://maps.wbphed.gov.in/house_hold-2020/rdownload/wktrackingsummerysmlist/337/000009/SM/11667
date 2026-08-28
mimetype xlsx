--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,246 +89,246 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Matiagachha to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11667</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; Renovation of 01No. Pump House and allied works at Matiagacha water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002937/2021-2022</t>
+  </si>
+  <si>
+    <t>530/BON</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>KAMAL HALDER.</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for Matiagacha W/S Scheme in Habra - II Block under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002763/2021-2022</t>
   </si>
   <si>
     <t>128/HAB</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>26/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
-    <t>Repairing &amp; Renovation of 01No. Pump House and allied works at Matiagacha water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II Matiagacha (Block-Habra II) W/S Scheme and Pump House No.I &amp; II Ashudi W/S scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001915/2023-2024</t>
+  </si>
+  <si>
+    <t>6738/EMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S S.R. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II under Matigacha (Block:-Barasat-II) W/S Scheme District of 24 Pgs. (N) N.I.E.T No. 27 of EE / EMD of 2022-2023 (2022_PHED_431015_28)</t>
   </si>
   <si>
     <t>ORD/001888/2023-2024</t>
   </si>
   <si>
     <t>6731/EMD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>M.D. ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal work order fior Laying of DI rising main, UPVC distribution pipe line and Providing Functional Household Tap Connection for augmentation of Matiagacha Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>1356/BD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>1252/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Matiagachha W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (SM/11667)</t>
+  </si>
+  <si>
+    <t>ORD/000643/2024-2025</t>
+  </si>
+  <si>
+    <t>3130/BD</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>M/S SUKANTA ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Repairing of Boundary wall and Construction of Approach Road at Head Work site &amp; 2nd Pump House site under Augmentation of Matiagachha Water Supply Scheme, Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001746/2023-2024</t>
   </si>
   <si>
     <t>563/BD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>M/S SANDHYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing and renovation works of 200 cum. capacity 20mtr. Staging height R.C.C. Over Head water Reservoir for Augmentation of Matiagachha Water Supply Scheme, Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000010/2024-2025</t>
   </si>
   <si>
     <t>1535/BD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE. (BASIRHAT)</t>
   </si>
   <si>
+    <t>Construction of damaged part of Boundary wall due to Sinking of Big dia. T/W, Connection of 2nd T/W with rising main by DI &amp; UPVC pipe line, Construction of Valve Chamber &amp; Inspection pit and allied works for Augmentation of Matiagachha W/S Scheme, Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001266/2024-2025</t>
+  </si>
+  <si>
+    <t>1506/Bon</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
     <t>Payment of invoice bill for new service connection at PH-III under Matiagacha W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/04811/2023-2024</t>
   </si>
   <si>
     <t>BP-303-23-24</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L. (GANGANAGAR C.C.C.)</t>
-  </si>
-[...67 lines deleted...]
-    <t>30/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -877,57 +877,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.35</v>
+        <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.27</v>
+        <v>2.5</v>
       </c>
       <c r="R3" s="4">
-        <v>97.43</v>
+        <v>99.18</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,597 +938,597 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.52</v>
+        <v>3.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.5</v>
+        <v>3.27</v>
       </c>
       <c r="R4" s="4">
-        <v>99.18</v>
+        <v>97.43</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>10.69</v>
+        <v>42.55</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>8.28</v>
+        <v>10.69</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>9.88</v>
+        <v>231.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.87</v>
+        <v>130.41</v>
       </c>
       <c r="R7" s="4">
-        <v>99.86</v>
+        <v>56.28</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>13.15</v>
+        <v>8.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.11</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.68</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.94</v>
+        <v>115.81</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>42.55</v>
+        <v>9.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.87</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>115.81</v>
+        <v>13.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>231.73</v>
+        <v>3.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>130.41</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>56.28</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>3.68</v>
+        <v>3.94</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>445.57</v>