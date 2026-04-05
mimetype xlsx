--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>1861/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for augmentation of Ghatpatila (Zone-II) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
   </si>
   <si>
     <t>1354/BD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>23/01/2025</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Zone-II) (Replacement) under Ghatpatila W/S Scheme District of 24 Pgs. (N).</t>
   </si>
   <si>
     <t>ORD/001893/2023-2024</t>
   </si>
   <si>
     <t>6755/EMD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>