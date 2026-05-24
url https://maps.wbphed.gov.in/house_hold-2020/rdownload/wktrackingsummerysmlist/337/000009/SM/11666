--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>1861/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for augmentation of Ghatpatila (Zone-II) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
   </si>
   <si>
     <t>1354/BD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>22/07/2025</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Zone-II) (Replacement) under Ghatpatila W/S Scheme District of 24 Pgs. (N).</t>
   </si>
   <si>
     <t>ORD/001893/2023-2024</t>
   </si>
   <si>
     <t>6755/EMD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
@@ -242,69 +242,51 @@
   <si>
     <t>4463/BD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>ROY ENGINEERS.</t>
   </si>
   <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe line under Augmentation work at Ghatpatila (Zone - II) W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001051/2024-2025</t>
   </si>
   <si>
     <t>3736/BD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>25/06/2025</t>
-[...17 lines deleted...]
-    <t>M/S.A.K. BANERJEE.</t>
+    <t>22/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,70 +675,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -856,54 +838,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1031,54 +1013,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>403.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>370.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.77</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1092,54 +1074,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>22.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>32.88</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1153,54 +1135,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>16.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1214,54 +1196,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>15.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1350,148 +1332,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="4">
         <v>120.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>671.43</v>
+      </c>
+      <c r="P12" s="8">
+        <v>410.37</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>61.12</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>