--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>1861/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for augmentation of Ghatpatila (Zone-II) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
   </si>
   <si>
     <t>1354/BD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>20/10/2025</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Zone-II) (Replacement) under Ghatpatila W/S Scheme District of 24 Pgs. (N).</t>
   </si>
   <si>
     <t>ORD/001893/2023-2024</t>
   </si>
   <si>
     <t>6755/EMD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
@@ -242,51 +242,81 @@
   <si>
     <t>4463/BD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>ROY ENGINEERS.</t>
   </si>
   <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe line under Augmentation work at Ghatpatila (Zone - II) W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001051/2024-2025</t>
   </si>
   <si>
     <t>3736/BD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>22/12/2025</t>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>Repairing of outdoor light and allied work at P.H. no.l , Zone -II of Ghatpatila WS Scheme under EMSD-l, P.H.E. Dte. Dist.-24Pgs(N).</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>451/EMSD-I</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>M/S.A.K. BANERJEE.</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I , Zone - II of Ghatpatila ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/03024/2025-2026</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,73 +705,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1332,87 +1362,203 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="4">
         <v>120.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.17</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>675.75</v>
+      </c>
+      <c r="P14" s="8">
+        <v>410.37</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>60.73</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>