--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,180 +113,180 @@
   <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Ghatpatila (Zone-II) Water Supply Scheme in Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002779/2021-2022</t>
   </si>
   <si>
     <t>131/Bon</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for augmentation of Ghatpatila (Zone-II) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>1354/BD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>18/01/2026</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Zone-II) (Replacement) under Ghatpatila W/S Scheme District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001893/2023-2024</t>
+  </si>
+  <si>
+    <t>6755/EMD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall at 2nd Tube Well site and construction of Approach Road at 1st T/W &amp; 2nd T/W site under Augmentation of Ghatpatila (Zone-II) Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001488/2023-2024</t>
+  </si>
+  <si>
+    <t>4463/BD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Ghatpatila (Zone-II) water supply scheme at 2nd T/W Site under Bongaon Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000767/2023-2024</t>
+  </si>
+  <si>
+    <t>2688/BD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Ghatpatila (Zone-II) Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001457/2023-2024</t>
+  </si>
+  <si>
+    <t>4409/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000156/2022-2023</t>
   </si>
   <si>
     <t>1257/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>1861/BD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for augmentation of Ghatpatila (Zone-II) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
-[...91 lines deleted...]
-  <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe line under Augmentation work at Ghatpatila (Zone - II) W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001051/2024-2025</t>
   </si>
   <si>
     <t>3736/BD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>20/06/2026</t>
   </si>
   <si>
     <t>Repairing of outdoor light and allied work at P.H. no.l , Zone -II of Ghatpatila WS Scheme under EMSD-l, P.H.E. Dte. Dist.-24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>451/EMSD-I</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>M/S.A.K. BANERJEE.</t>
   </si>
   <si>
     <t>Quotation for 10 KWp Solar power plant at P.H.No- I , Zone - II of Ghatpatila ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/03024/2025-2026</t>
   </si>
@@ -904,431 +904,431 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>64.8</v>
+        <v>403.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>370.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.77</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>15.65</v>
+        <v>22.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.28</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.88</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>403.71</v>
+        <v>9.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>370.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>91.77</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>22.16</v>
+        <v>16.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.28</v>
+        <v>13.46</v>
       </c>
       <c r="R7" s="4">
-        <v>32.88</v>
+        <v>83.47</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>16.13</v>
+        <v>15.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.46</v>
+        <v>15.23</v>
       </c>
       <c r="R8" s="4">
-        <v>83.47</v>
+        <v>99.7</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>15.27</v>
+        <v>64.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.23</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>9.57</v>
+        <v>15.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1342,79 +1342,79 @@
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>120.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
@@ -1431,51 +1431,51 @@
         <v>4.17</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>