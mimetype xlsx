--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>20/12/2024</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>PUSPA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for special repair and renovation of existing structure like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Dobila, Eojnogar, Gobindapur Dhokra, Goknasree Gobindapur, Gotra, Sankchura and Mominpur Water Supply Scheme of different block within Basirhat Sub-Division under Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000287/2025-2026</t>
   </si>
   <si>
     <t>2464/BD</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>M/S TARAFDAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection) for Augmentation of Dobila Water Supply Scheme in Swarupnagar Block of North 24 Parganas District under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000232/2023-2024</t>
+  </si>
+  <si>
+    <t>1736/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>M/S B.N ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -829,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -890,54 +908,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.81</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.02</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -951,54 +969,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>2.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.63</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1126,54 +1144,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>78.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>66</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1317,87 +1335,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>81.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>223.65</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>36</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>577.57</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>