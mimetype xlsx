--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -847,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -908,54 +908,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.02</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -969,54 +969,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>2.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1144,54 +1144,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>78.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>19.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.33</v>
       </c>
       <c r="S8" s="4">
         <v>66</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1382,88 +1382,88 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>223.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>161.46</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>72.19</v>
       </c>
       <c r="S12" s="4">
         <v>36</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>577.57</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>190.22</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>32.93</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>