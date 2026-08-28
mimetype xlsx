--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Dobila to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11660</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of pipe line at Dobila W/s scheme due to widening of PWD ROAD at Dobila Water supply scheme of Basirhat Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000463/2022-2023</t>
+  </si>
+  <si>
+    <t>837 /BHTSD</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>03/07/2022</t>
+  </si>
+  <si>
+    <t>M/S SUKANTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Sand filling due laying of pipe line at Dobila W/s scheme of Basirhat Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000505/2022-2023</t>
+  </si>
+  <si>
+    <t>845 /BHTSD</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for Dobila Water Supply Scheme in Swarupnagar Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002756/2021-2022</t>
   </si>
   <si>
     <t>449/ BHTSD</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
-    <t>Laying of pipe line at Dobila W/s scheme due to widening of PWD ROAD at Dobila Water supply scheme of Basirhat Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...23 lines deleted...]
-    <t>845 /BHTSD</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Dobila W/S Scheme, Nabatkati W/S Scheme and Kurulia (Zone-II) W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001163/2023-2024</t>
+  </si>
+  <si>
+    <t>4813/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection) for Augmentation of Dobila Water Supply Scheme in Swarupnagar Block of North 24 Parganas District under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000232/2023-2024</t>
+  </si>
+  <si>
+    <t>1736/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>M/S B.N ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>1273/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000149/2023-2024</t>
   </si>
   <si>
     <t>4407/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...17 lines deleted...]
-    <t>DEBJYOTI BASU</t>
+    <t>Acceptance cum work order for Restoration of roads under different water supply schemes of Swarupnagar Block within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001009/2024-2025</t>
+  </si>
+  <si>
+    <t>3625/BD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>PUSPA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Regarding Restoration charges for road damages.</t>
   </si>
   <si>
     <t>BILL/03464/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-830</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Restoration of roads under different water supply schemes of Swarupnagar Block within Basirhat Sub-Division under Barasat Division P.H.E.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for special repair and renovation of existing structure like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Dobila, Eojnogar, Gobindapur Dhokra, Goknasree Gobindapur, Gotra, Sankchura and Mominpur Water Supply Scheme of different block within Basirhat Sub-Division under Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000287/2025-2026</t>
   </si>
   <si>
     <t>2464/BD</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>M/S TARAFDAR CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S B.N ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -844,595 +844,595 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.5</v>
+        <v>2.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.5</v>
+        <v>2.81</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>98.02</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>2.86</v>
+        <v>2.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.81</v>
+        <v>2.63</v>
       </c>
       <c r="R4" s="4">
-        <v>98.02</v>
+        <v>99.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.64</v>
+        <v>3.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.63</v>
+        <v>3.5</v>
       </c>
       <c r="R5" s="4">
-        <v>99.7</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>94.49</v>
+        <v>78.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.33</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>5.73</v>
+        <v>223.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>161.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.19</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>78.24</v>
+        <v>94.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>28.09</v>
+        <v>5.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>57.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>81.09</v>
+        <v>28.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>223.65</v>
+        <v>81.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>161.46</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>72.19</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>577.57</v>