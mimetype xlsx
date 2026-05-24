--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,68 @@
     <t>03/01/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Patua Water Supply Scheme in Swarupnagar Block of North 24 Parganas District under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000787/2022-2023</t>
   </si>
   <si>
     <t>3549/BD</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>SUBHASH BOSE.</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination arrangement at P.H. No. I under Patua W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>456/EMSD-I</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>C.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -769,54 +787,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,54 +962,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>74.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20.67</v>
       </c>
       <c r="S6" s="4">
         <v>73</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1005,101 +1023,162 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>326.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>224.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>68.8</v>
       </c>
       <c r="S7" s="4">
         <v>27</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>1.36</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>462.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>244.35</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>52.81</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>