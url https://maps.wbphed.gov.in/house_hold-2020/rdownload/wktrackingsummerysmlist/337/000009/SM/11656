--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,135 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Patua to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11656</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Patua Water Supply Scheme in Swarupnagar Block of North 24 Parganas District under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000787/2022-2023</t>
+  </si>
+  <si>
+    <t>3549/BD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>25/10/2025</t>
+  </si>
+  <si>
+    <t>SUBHASH BOSE.</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for Patua Water Supply Scheme in Swarupnagar Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002755/2021-2022</t>
   </si>
   <si>
     <t>444/ BHTSD</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Replacement) under Bharatpur W/S Scheme, Patua W/S Scheme (P/H-I &amp; II) &amp; Chaital W/S Scheme (P/H -I &amp; II) District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
+  </si>
+  <si>
+    <t>ORD/000824/2022-2023</t>
+  </si>
+  <si>
+    <t>31/EMD</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000180/2022-2023</t>
   </si>
   <si>
     <t>601/BD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000201/2022-2023</t>
   </si>
   <si>
     <t>859/BD</t>
   </si>
   <si>
     <t>20/03/2023</t>
-  </si>
-[...37 lines deleted...]
-    <t>SUBHASH BOSE.</t>
   </si>
   <si>
     <t>Providing outdoor illumination arrangement at P.H. No. I under Patua W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>456/EMSD-I</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>C.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -784,312 +784,312 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.16</v>
+        <v>326.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.16</v>
+        <v>224.76</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>68.8</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.94</v>
+        <v>4.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>48.85</v>
+        <v>74.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.67</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>74.67</v>
+        <v>6.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.43</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>20.67</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>326.66</v>
+        <v>48.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>224.76</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>68.8</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>