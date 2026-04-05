--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -159,65 +159,50 @@
     <t>03/08/2022</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>14/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +591,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -958,148 +943,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>21510.63</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>