--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,72 +137,63 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000162/2022-2023</t>
   </si>
   <si>
     <t>492/BD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>2307/BD</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...20 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Acceptance cum work order for balance works of Augmentation (including FHTC) within the command area of Masia and Nabastya Piped Water Supply Scheme at Baduria Block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000698/2024-2025</t>
+  </si>
+  <si>
+    <t>3185/BD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -613,51 +604,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -754,54 +745,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>146.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>126.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.15</v>
       </c>
       <c r="S3" s="4">
         <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -890,127 +881,127 @@
         <v>12.12</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>32.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
-        <v>21510.63</v>
+        <v>203.1</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>126.32</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>62.2</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>