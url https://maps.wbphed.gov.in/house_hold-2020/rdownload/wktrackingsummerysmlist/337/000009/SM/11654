--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,89 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>2307/BD</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
     <t>Acceptance cum work order for balance works of Augmentation (including FHTC) within the command area of Masia and Nabastya Piped Water Supply Scheme at Baduria Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000698/2024-2025</t>
   </si>
   <si>
     <t>3185/BD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>Permanent restoration of damaged / top be damaged black top surface hard shoulder from 0.00kmp to 6.70km (damaged incurred / to be incurred due to laying of PHE pipe line by Barasat Arsenic Division PHED from 0.20KM TO 6.70KM (R/H) &amp; Barasat Division PHED from 1.00km to 3.30kM (L/S) &amp;5.20km to 6.00 km (L/S) OF Ramchandrapur Baduria road, for laying 250mm dia DI Primary rising main and 140mm to 90mm dia UPVC distribution line for integrated surface water based piped water supply scheme for arsenic affected blocks under Barasat Highway Division NO-I in the District of North 24 Parganas.</t>
+  </si>
+  <si>
+    <t>BILL/01548/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-478</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -934,87 +973,205 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>32.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P7" s="4">
+        <v>10.37</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>11</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>21553.23</v>
+      </c>
+      <c r="P9" s="8">
+        <v>126.32</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.59</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>