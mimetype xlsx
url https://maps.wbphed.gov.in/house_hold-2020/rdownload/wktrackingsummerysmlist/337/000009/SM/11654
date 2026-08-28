--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -116,123 +116,123 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000747/2022-2023</t>
   </si>
   <si>
     <t>3372/BD</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000032/2022-2023</t>
+  </si>
+  <si>
+    <t>2307/BD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>RTOR000162/2022-2023</t>
   </si>
   <si>
     <t>492/BD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...10 lines deleted...]
-  <si>
     <t>Acceptance cum work order for balance works of Augmentation (including FHTC) within the command area of Masia and Nabastya Piped Water Supply Scheme at Baduria Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000698/2024-2025</t>
   </si>
   <si>
     <t>3185/BD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>Permanent restoration of damaged / top be damaged black top surface hard shoulder from 0.00kmp to 6.70km (damaged incurred / to be incurred due to laying of PHE pipe line by Barasat Arsenic Division PHED from 0.20KM TO 6.70KM (R/H) &amp; Barasat Division PHED from 1.00km to 3.30kM (L/S) &amp;5.20km to 6.00 km (L/S) OF Ramchandrapur Baduria road, for laying 250mm dia DI Primary rising main and 140mm to 90mm dia UPVC distribution line for integrated surface water based piped water supply scheme for arsenic affected blocks under Barasat Highway Division NO-I in the District of North 24 Parganas.</t>
   </si>
   <si>
     <t>BILL/01548/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-478</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,271 +863,271 @@
         <v>12.12</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>12.12</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>32.23</v>
+        <v>12.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>10.37</v>
+        <v>32.23</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>10.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>21553.23</v>