--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Raghunathpur water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000746/2022-2023</t>
   </si>
   <si>
     <t>3344/BD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>UTPAL CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Relaying of 75mm dia UPVC Parallel line for repairing of FHTC connections which damaged due to construction of drain from local Panchayet at SriKrishnapur Mouza (Node no. 300 to 307 to 314 to 320) of Raghunathpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2024-2025</t>
+  </si>
+  <si>
+    <t>1028/BHTSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,70 +666,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1175,87 +1193,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>180.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>274.5</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>