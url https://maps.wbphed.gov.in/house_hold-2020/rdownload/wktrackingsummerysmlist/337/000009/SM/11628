--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,62 @@
     <t>16/11/2022</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>UTPAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Relaying of 75mm dia UPVC Parallel line for repairing of FHTC connections which damaged due to construction of drain from local Panchayet at SriKrishnapur Mouza (Node no. 300 to 307 to 314 to 320) of Raghunathpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000257/2024-2025</t>
   </si>
   <si>
     <t>1028/BHTSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Relaying of 110mmdia UPVC pipe line damaged due to construction of drain from local Panchayet at SriKrishnapur Mouza (Node no. 300 to 307 to 314 to 320) of Raghunathpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000258/2024-2025</t>
+  </si>
+  <si>
+    <t>1029/BHTSD</t>
+  </si>
+  <si>
+    <t>M/S. WAY CON.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -882,54 +894,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>13.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.14</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -939,54 +951,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
         <v>13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.69</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1191,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>180.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>155.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.15</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1254,87 +1266,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>0.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>275.41</v>
+      </c>
+      <c r="P12" s="8">
+        <v>178.22</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>64.71</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>