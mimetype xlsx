--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,177 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Raghunathpur to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11628</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Replacement) under Raghunathpur W/S Scheme District of 24 Pgs. (N). (SM/11628) NIET No.- 19 of EE/EMD of 2022-23 (Sl. No.- 18)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000571/2022-2023</t>
+  </si>
+  <si>
+    <t>6392/EMD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (Replacement) under Raghunathpur W/S Scheme District of 24 Pgs. (N). (SM/11628) NIET No.- 19 of EE/EMD of 2022-23 (Sl. No.- 19)</t>
+  </si>
+  <si>
+    <t>ORD/000575/2022-2023</t>
+  </si>
+  <si>
+    <t>6393/EMD</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Raghunathpur water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000746/2022-2023</t>
+  </si>
+  <si>
+    <t>3344/BD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>UTPAL CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (Replacement) under Raghunathpur W/S Scheme District of 24 Pgs. (N). NIET No. 19 of EE/EMD of 2022-2023 (Sl. No. 19)</t>
   </si>
   <si>
     <t>ORD/001903/2023-2024</t>
   </si>
   <si>
     <t>6771/EMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
-    <t>H.K. DAS &amp; CO.</t>
-[...28 lines deleted...]
-  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 300 Mtrs. Depth) by utilising Departmental Machineries for Raghunathpur W/S Scheme (T/W-I) , Basirhat-II Block under North 24 Pgs. District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000066/2023-2024</t>
   </si>
   <si>
     <t>547/CDD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>02/07/2023</t>
   </si>
   <si>
     <t>UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 300 Mtrs. Depth) by utilising Departmental Machineries for Raghunathpur W/S Scheme (TW-II) , Barasat-II Block under North 24 Pgs. District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000083/2023-2024</t>
   </si>
   <si>
     <t>1649/CDD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>DEV AND COMPANY</t>
   </si>
   <si>
-    <t>Barasat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000158/2022-2023</t>
   </si>
   <si>
     <t>493/BD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>UTPAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Relaying of 75mm dia UPVC Parallel line for repairing of FHTC connections which damaged due to construction of drain from local Panchayet at SriKrishnapur Mouza (Node no. 300 to 307 to 314 to 320) of Raghunathpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000257/2024-2025</t>
   </si>
   <si>
     <t>1028/BHTSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Relaying of 110mmdia UPVC pipe line damaged due to construction of drain from local Panchayet at SriKrishnapur Mouza (Node no. 300 to 307 to 314 to 320) of Raghunathpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000258/2024-2025</t>
   </si>
@@ -817,526 +817,530 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>13</v>
+        <v>13.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.14</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>13.02</v>
+        <v>13</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.34</v>
+        <v>11.4</v>
       </c>
       <c r="R4" s="4">
-        <v>87.14</v>
+        <v>87.69</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>13</v>
+        <v>180.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.4</v>
+        <v>155.48</v>
       </c>
       <c r="R5" s="4">
-        <v>87.69</v>
+        <v>86.15</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="P6" s="4">
-        <v>21.56</v>
+        <v>13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>22.01</v>
+        <v>21.56</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>10.73</v>
+        <v>22.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>180.46</v>
+        <v>10.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>155.48</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>86.15</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>0.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>