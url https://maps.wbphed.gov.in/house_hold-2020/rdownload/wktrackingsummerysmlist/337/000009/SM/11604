--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,90 +113,90 @@
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for GOKNASREE GOBINDAPUR Water Supply Scheme in Basirhat-I Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001937/2021-2022</t>
   </si>
   <si>
     <t>193/BHTSD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Formal work order for laying of UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) by augmentation for Goknashri Gobindapur water supply scheme in Basirhat-I block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001187/2022-2023</t>
+  </si>
+  <si>
+    <t>1042/BD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>UTPAL CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>1245/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000151/2023-2024</t>
   </si>
   <si>
     <t>4412/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>UTPAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation of Arsenic cum Iron Removal Plant at Goknasree Gobindapur W/S Scheme including increasing the height of back wash tank at Basirhat - I Block under Basirhat Sub Division, PHE Dte. Capacity- 60.00 Cum/hr.</t>
   </si>
   <si>
     <t>ORD/002029/2023-2024</t>
   </si>
   <si>
     <t>923/BD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for special repair and renovation of existing structure like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Dobila, Eojnogar, Gobindapur Dhokra, Goknasree Gobindapur, Gotra, Sankchura and Mominpur Water Supply Scheme of different block within Basirhat Sub-Division under Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000287/2025-2026</t>
   </si>
@@ -784,232 +784,232 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.25</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.09</v>
+        <v>383.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>333.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.02</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>16.02</v>
+        <v>5.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>383.12</v>
+        <v>16.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1020,54 +1020,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>33.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>27.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.54</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1113,54 +1113,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>522.06</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>364.61</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>69.84</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>