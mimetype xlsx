--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,68 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>ANARUL KHAN.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Improvement of existing IEP &amp; other related allied works and including adding 1 no. Polishing unit and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Kamalabas Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000156/2025-2026</t>
   </si>
   <si>
     <t>2448/BD</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE. (BARASAT)</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall at 2nd Tube Well site and Construction of Approach Road at Head Work &amp; 2nd T/W site under Augmentation of Kamlabas Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001750/2023-2024</t>
+  </si>
+  <si>
+    <t>558/BD</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>S.S. INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1636,87 +1654,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>23.45</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>10.36</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>372.81</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>