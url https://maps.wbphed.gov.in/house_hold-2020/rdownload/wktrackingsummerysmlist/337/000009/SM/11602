--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,65 +260,50 @@
   <si>
     <t>BILL/05527/2023-2024</t>
   </si>
   <si>
     <t>BP-348-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Enhancement amount of GST for laying of DI/UPVC distribution pipe line and providing FHTC for Augmentation Kamlanbas wsscheme.</t>
   </si>
   <si>
     <t>BILL/01248/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-416</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line, Tube Well connection and pipe protection work under Augmentation work at Kamalabas W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Restoration of existing 140 mm dia UPVC pipe line along the main road by UC Ballah pilling due to soil erosion at the bank of Ichhamati river near Holor Ghat (Chalk Jhitkipota) under Augmentation work of Kamalabas W/S Scheme, Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2025-2026</t>
   </si>
   <si>
     <t>1523/BD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>ANARUL KHAN.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Improvement of existing IEP &amp; other related allied works and including adding 1 no. Polishing unit and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Kamalabas Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000156/2025-2026</t>
   </si>
   <si>
     <t>2448/BD</t>
@@ -327,50 +312,68 @@
     <t>15/07/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE. (BARASAT)</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall at 2nd Tube Well site and Construction of Approach Road at Head Work &amp; 2nd T/W site under Augmentation of Kamlabas Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001750/2023-2024</t>
   </si>
   <si>
     <t>558/BD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>S.S. INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line, Tube Well connection and pipe protection work under Augmentation work at Kamlabas W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000884/2024-2025</t>
+  </si>
+  <si>
+    <t>1397/Bon</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>SONALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -922,54 +925,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.49</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -983,54 +986,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>181.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>131.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.25</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1104,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>16.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.51</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1165,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>16.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.36</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1223,54 +1226,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>12.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>102.81</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1284,54 +1287,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>4.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1345,54 +1348,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>4.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1514,275 +1517,275 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>10.13</v>
+        <v>61.45</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>61.45</v>
+        <v>23.45</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>23.45</v>
+        <v>10.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>10.36</v>
+        <v>4.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>372.81</v>
+        <v>367.48</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>182.75</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>49.73</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>