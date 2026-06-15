--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,65 @@
     <t>22/02/2024</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>S.S. INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line, Tube Well connection and pipe protection work under Augmentation work at Kamlabas W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000884/2024-2025</t>
   </si>
   <si>
     <t>1397/Bon</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>SONALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line, Tube Well connection and pipe protection work under Augmentation work at Kamalabas W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001042/2024-2025</t>
+  </si>
+  <si>
+    <t>3620/BD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1718,87 +1733,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>4.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4">
+        <v>10.13</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>377.61</v>
+      </c>
+      <c r="P18" s="8">
+        <v>182.75</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>48.4</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>