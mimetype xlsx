--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -131,134 +131,185 @@
   <si>
     <t>12/01/2022</t>
   </si>
   <si>
     <t>MONDAL &amp; CO.(BON)</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Kamalabas Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000836/2022-2023</t>
   </si>
   <si>
     <t>3630/BD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>12/03/2023</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION. ( BARASAT)</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep replacement T/W by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Kamlabas Water Supply Scheme (2nd T/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001012/2023-2024</t>
+  </si>
+  <si>
+    <t>2829/BD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Kamalabas Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001151/2023-2024</t>
+  </si>
+  <si>
+    <t>2944/BD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000153/2022-2023</t>
   </si>
   <si>
     <t>1259/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Kamalabas Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>SAHA CONSTRUCTION &amp; CO</t>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line, Tube Well connection and pipe protection work under Augmentation work at Kamalabas W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001042/2024-2025</t>
+  </si>
+  <si>
+    <t>3620/BD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall at Head Work site for Augmentation of Kamlabas Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001738/2023-2024</t>
   </si>
   <si>
     <t>534/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>REAL TIME</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of Boundary wall at 2nd Tube Well site and Construction of Approach Road at Head Work &amp; 2nd T/W site under Augmentation of Kamlabas Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001750/2023-2024</t>
+  </si>
+  <si>
+    <t>558/BD</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>S.S. INFRASTRUCTURE</t>
+  </si>
+  <si>
     <t>Construction of 3.60 mtr. X 3.00mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at 2nd Tube Well site at Kamlabas w/s scheme Bagdah block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002274/2023-2024</t>
   </si>
   <si>
     <t>211/Bon</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line, Tube Well connection and pipe protection work under Augmentation work at Kamlabas W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000884/2024-2025</t>
+  </si>
+  <si>
+    <t>1397/Bon</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>SONALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Emergent works for repairing pipe line, FHTC refining, ferrule wash with supply of sluice valve and construction of valve chamber under Augmentation work at Kamlabas W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000322/2024-2025</t>
   </si>
   <si>
     <t>490/Bon</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at P.H.No- II of Kamalabas water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05527/2023-2024</t>
   </si>
   <si>
     <t>BP-348-23-24</t>
@@ -294,101 +345,50 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>ANARUL KHAN.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Improvement of existing IEP &amp; other related allied works and including adding 1 no. Polishing unit and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Kamalabas Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000156/2025-2026</t>
   </si>
   <si>
     <t>2448/BD</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE. (BARASAT)</t>
-  </si>
-[...49 lines deleted...]
-    <t>19/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1037,319 +1037,319 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>17.95</v>
+        <v>16.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.36</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>16.12</v>
       </c>
       <c r="Q6" s="4">
         <v>13.3</v>
       </c>
       <c r="R6" s="4">
         <v>82.51</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>16.14</v>
+        <v>17.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>83.36</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>12.89</v>
+        <v>10.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.25</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>102.81</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.39</v>
+        <v>12.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.39</v>
+        <v>13.25</v>
       </c>
       <c r="R9" s="4">
-        <v>99.92</v>
+        <v>102.81</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1357,480 +1357,480 @@
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>4.97</v>
+        <v>10.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.94</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.56</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>3.9</v>
+        <v>4.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>7.08</v>
+        <v>4.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>61.45</v>
+        <v>4.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>23.45</v>
+        <v>3.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="P15" s="4">
-        <v>10.36</v>
+        <v>7.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.8</v>
+        <v>61.45</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>10.13</v>
+        <v>23.45</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>377.61</v>