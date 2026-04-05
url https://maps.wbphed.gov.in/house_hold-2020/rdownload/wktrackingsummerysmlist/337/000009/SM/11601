--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,71 +216,50 @@
     <t>29/02/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>A.D.ENTERPRISE.</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Hariharpur Water Supply Scheme, Bagdah Block under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001006/2022-2023</t>
   </si>
   <si>
     <t>175/BD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>M/S R.K. ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,62 +648,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1208,148 +1187,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>173.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...6 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="E10" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>263.91</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>