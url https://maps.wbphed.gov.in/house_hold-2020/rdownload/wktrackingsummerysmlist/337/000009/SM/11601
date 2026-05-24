--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -811,54 +811,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.15</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -929,54 +929,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>16.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.61</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -990,54 +990,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>7.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1051,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>38.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>38.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1112,54 +1112,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>13.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1173,88 +1173,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>173.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>114.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.76</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>263.91</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>191.05</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>72.39</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>