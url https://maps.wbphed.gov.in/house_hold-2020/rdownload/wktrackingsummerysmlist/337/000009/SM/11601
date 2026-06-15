--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,101 @@
     <t>29/02/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>A.D.ENTERPRISE.</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Hariharpur Water Supply Scheme, Bagdah Block under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001006/2022-2023</t>
   </si>
   <si>
     <t>175/BD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of boundary illumination arrangement and allied works at P.H. No. I under Hariharpur W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
+  </si>
+  <si>
+    <t>ORD/000017/2025-2026</t>
+  </si>
+  <si>
+    <t>454/EMSD-I</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>POLYCON ENGINEERS</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Hariharpur ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/02090/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Kaniara W/S Scheme, Kamalabas W/S Scheme and Hariharpur W/S Scheme District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001172/2023-2024</t>
+  </si>
+  <si>
+    <t>4800/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +699,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1187,87 +1238,264 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>173.76</v>
       </c>
       <c r="Q9" s="4">
         <v>114.27</v>
       </c>
       <c r="R9" s="4">
         <v>65.76</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.37</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>66.46</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="R12" s="4">
+        <v>35.21</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>333.89</v>
+      </c>
+      <c r="P13" s="8">
+        <v>214.46</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>64.23</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>