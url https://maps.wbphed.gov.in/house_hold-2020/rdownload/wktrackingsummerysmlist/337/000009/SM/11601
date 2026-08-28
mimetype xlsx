--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -113,204 +113,204 @@
   <si>
     <t>Repairing &amp; Renovation of 02Nos. Pump House and allied works at Hariharpur water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002973/2021-2022</t>
   </si>
   <si>
     <t>521/ BON</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
     <t>ANKIT CONSTRUCTION</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Kaniara W/S Scheme, Kamalabas W/S Scheme and Hariharpur W/S Scheme District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001172/2023-2024</t>
+  </si>
+  <si>
+    <t>4800/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Hariharpur Water Supply Scheme, Bagdah Block under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001006/2022-2023</t>
+  </si>
+  <si>
+    <t>175/BD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Hariharpur Water Supply Scheme (H/W Site)within the jurisdiction of BongaonSub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001116/2023-2024</t>
+  </si>
+  <si>
+    <t>2939/BD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000152/2022-2023</t>
   </si>
   <si>
     <t>1256/BD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Hariharpur Water Supply Scheme (H/W Site)within the jurisdiction of BongaonSub-Division, under Barasat Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
+    <t>Acceptance cum work order for Renovation of 35 Cum/hr of capacity AIRP and allied works at Head work site for Augmentation of Hariharpur Water Supply Scheme under Bongaon Sub-Division, Barasat Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001765/2023-2024</t>
+  </si>
+  <si>
+    <t>511/BD</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>20/04/2024</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall at Head Work site for Augmentation of Hariharpur Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001791/2023-2024</t>
+  </si>
+  <si>
+    <t>648/BD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>A.D.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing and renovation of Compressor Room for AIRP, Construction of Approach Road at 2nd Tube Well site and Construction of Boundary wall and Approach Road at Head Work and 2nd T/W site under Augmentation of Hariharpur Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001781/2023-2024</t>
   </si>
   <si>
     <t>625/BD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>JEET ENTERPRISE.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Renovation of 35 Cum/hr of capacity AIRP and allied works at Head work site for Augmentation of Hariharpur Water Supply Scheme under Bongaon Sub-Division, Barasat Division P.H.E. Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Repairing and renovation of boundary illumination arrangement and allied works at P.H. No. I under Hariharpur W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>454/EMSD-I</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>POLYCON ENGINEERS</t>
   </si>
   <si>
     <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Hariharpur ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/02090/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,574 +884,574 @@
         <v>2.51</v>
       </c>
       <c r="Q3" s="4">
         <v>2.46</v>
       </c>
       <c r="R3" s="4">
         <v>98.15</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>12.08</v>
+        <v>66.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>16.11</v>
+        <v>173.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.08</v>
+        <v>114.27</v>
       </c>
       <c r="R5" s="4">
-        <v>93.61</v>
+        <v>65.76</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>7.66</v>
+        <v>16.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.66</v>
+        <v>15.08</v>
       </c>
       <c r="R6" s="4">
-        <v>99.98</v>
+        <v>93.61</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>38.43</v>
+        <v>12.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>38.24</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.49</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>13.35</v>
+        <v>38.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.34</v>
+        <v>38.24</v>
       </c>
       <c r="R8" s="4">
-        <v>99.88</v>
+        <v>99.49</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>173.76</v>
+        <v>13.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>114.27</v>
+        <v>13.34</v>
       </c>
       <c r="R9" s="4">
-        <v>65.76</v>
+        <v>99.88</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>3.37</v>
+        <v>7.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4"/>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.15</v>
+        <v>3.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>66.46</v>
+        <v>0.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>23.4</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>35.21</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>333.89</v>