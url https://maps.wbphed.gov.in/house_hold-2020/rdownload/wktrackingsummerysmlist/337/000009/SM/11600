--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,71 +234,50 @@
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Kaniara water supply scheme at 2nd T/W Site under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000769/2023-2024</t>
   </si>
   <si>
     <t>2687/BD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation of 32 Cum/hr of capacity AIRP and allied works at Head work site for Augmentation of Koniara water Supply Scheme under Bongaon Sub-Division, Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001543/2023-2024</t>
   </si>
   <si>
     <t>14/BD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
-  </si>
-[...19 lines deleted...]
-    <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional laying of UPVC pipe line under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>1385/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional laying of UPVC pipe line under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part - B)</t>
   </si>
   <si>
     <t>ORD/000467/2025-2026</t>
   </si>
@@ -723,62 +702,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -886,54 +865,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.49</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.6</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -947,54 +926,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.73</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1120,54 +1099,54 @@
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>2.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.29</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>344.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1181,54 +1160,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>341.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>338.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.12</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1242,54 +1221,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>16.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.83</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>85.82</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1303,54 +1282,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>16.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.64</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>84.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1364,280 +1343,219 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>36.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>28.24</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>77.98</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>66.46</v>
+        <v>11.42</v>
       </c>
       <c r="Q12" s="4">
-        <v>30.48</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>45.85</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.42</v>
+        <v>6.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>479.41</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>