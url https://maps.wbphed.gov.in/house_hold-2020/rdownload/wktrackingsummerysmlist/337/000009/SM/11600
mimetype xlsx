--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,65 @@
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional laying of UPVC pipe line under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part - B)</t>
   </si>
   <si>
     <t>ORD/000467/2025-2026</t>
   </si>
   <si>
     <t>2860/BD</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>HAQUE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line and Repairing and Renovation of AIRP Compressor Room under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000972/2024-2025</t>
+  </si>
+  <si>
+    <t>1403/Bon</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -865,54 +880,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.6</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -926,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1099,54 +1114,54 @@
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>2.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.29</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>344.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1160,54 +1175,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>341.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>338.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1221,54 +1236,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>16.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>85.82</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1282,54 +1297,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>16.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.64</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>84.6</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1343,54 +1358,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>36.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>28.24</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>77.98</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1475,87 +1490,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>6.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>484.25</v>
+      </c>
+      <c r="P15" s="8">
+        <v>409.67</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>84.6</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>