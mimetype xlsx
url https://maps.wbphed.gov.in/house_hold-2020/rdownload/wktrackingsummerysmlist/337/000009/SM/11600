--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,71 @@
     <t>2860/BD</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>HAQUE ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line and Repairing and Renovation of AIRP Compressor Room under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000972/2024-2025</t>
   </si>
   <si>
     <t>1403/Bon</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Kaniara W/S Scheme, Kamalabas W/S Scheme and Hariharpur W/S Scheme District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001172/2023-2024</t>
+  </si>
+  <si>
+    <t>4800/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,62 +738,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1551,87 +1572,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>4.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>66.46</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>30.48</v>
+      </c>
+      <c r="R15" s="4">
+        <v>45.85</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>550.71</v>
+      </c>
+      <c r="P16" s="8">
+        <v>440.14</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>79.92</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>