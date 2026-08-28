--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,243 +113,243 @@
   <si>
     <t>Repairing &amp; Renovation of 02Nos. Pump House and allied works at Koniara water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002969/2021-2022</t>
   </si>
   <si>
     <t>552/ BON</t>
   </si>
   <si>
     <t>03/11/2021</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>K. ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Kaniara Water Supply Scheme, Bagdah Block under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000866/2022-2023</t>
+  </si>
+  <si>
+    <t>3764/BD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>SUPER SKILL.</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Koniara Water Supply Scheme in Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001338/2021-2022</t>
   </si>
   <si>
     <t>137/Bon</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Continuation order for one motor launch (M.V. JOYMAKALI) on daily hire basis for use of Hasnabad Sub-Division, P.H.E. Dte. Period : 01.09.22 to 28.02.23=181 days.</t>
+  </si>
+  <si>
+    <t>ORD/000949/2022-2023</t>
+  </si>
+  <si>
+    <t>1484/HSD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>SUSMITA MANDAL.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000099/2022-2023</t>
   </si>
   <si>
     <t>3656/BD</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000107/2022-2023</t>
   </si>
   <si>
     <t>3693/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
-    <t>Continuation order for one motor launch (M.V. JOYMAKALI) on daily hire basis for use of Hasnabad Sub-Division, P.H.E. Dte. Period : 01.09.22 to 28.02.23=181 days.</t>
-[...32 lines deleted...]
-    <t>SUPER SKILL.</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Kaniara W/S Scheme, Kamalabas W/S Scheme and Hariharpur W/S Scheme District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001172/2023-2024</t>
+  </si>
+  <si>
+    <t>4800/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Kaniara water supply scheme at Head Work Site under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000768/2023-2024</t>
   </si>
   <si>
     <t>2689/BD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Kaniara water supply scheme at 2nd T/W Site under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000769/2023-2024</t>
   </si>
   <si>
     <t>2687/BD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation of 32 Cum/hr of capacity AIRP and allied works at Head work site for Augmentation of Koniara water Supply Scheme under Bongaon Sub-Division, Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001543/2023-2024</t>
   </si>
   <si>
     <t>14/BD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram with laying of UPVC pipe line and Repairing and Renovation of AIRP Compressor Room under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000972/2024-2025</t>
+  </si>
+  <si>
+    <t>1403/Bon</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>HAQUE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional laying of UPVC pipe line under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>1385/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional laying of UPVC pipe line under Augmentation of Koniara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part - B)</t>
   </si>
   <si>
     <t>ORD/000467/2025-2026</t>
   </si>
   <si>
     <t>2860/BD</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
-    <t>28/09/2025</t>
-[...38 lines deleted...]
-    <t>H.K. DAS &amp; CO.</t>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -959,717 +959,719 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.73</v>
+        <v>341.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.73</v>
+        <v>338.45</v>
       </c>
       <c r="R4" s="4">
+        <v>99.12</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>12.62</v>
+        <v>3.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>30.39</v>
+        <v>2.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>344.44</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2.7</v>
+        <v>12.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.29</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>344.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>341.46</v>
+        <v>30.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>338.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.12</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>16.12</v>
+        <v>66.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.83</v>
+        <v>30.48</v>
       </c>
       <c r="R9" s="4">
-        <v>85.82</v>
+        <v>45.85</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>16.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.64</v>
+        <v>13.83</v>
       </c>
       <c r="R10" s="4">
-        <v>84.6</v>
+        <v>85.82</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>36.22</v>
+        <v>16.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>28.24</v>
+        <v>13.64</v>
       </c>
       <c r="R11" s="4">
-        <v>77.98</v>
+        <v>84.6</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>11.42</v>
+        <v>36.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>28.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>77.98</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>6.12</v>
+        <v>4.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>4.83</v>
+        <v>11.42</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>66.46</v>
+        <v>6.12</v>
       </c>
       <c r="Q15" s="4">
-        <v>30.48</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>45.85</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>550.71</v>