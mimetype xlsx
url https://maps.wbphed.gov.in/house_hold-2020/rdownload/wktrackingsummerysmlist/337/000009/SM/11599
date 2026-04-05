--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,68 @@
     <t>170/BD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>KINGS &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as to convert the mouzas into Swajal Gram including laying of UPVC pipe, Pump Connection of 1 no. newly sunk Replacement Tube well with rising main by DI pipe and allied works under Augmentation of Gobindapur Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>1384/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repair and renovation works of 350cum capacity 20mtr. staging height R.C.C. Over Head Reservoir for Augmentation of Gobindapur Water Supply Scheme, Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000896/2024-2025</t>
+  </si>
+  <si>
+    <t>3403/BD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,73 +612,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -952,87 +970,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>11.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>8.62</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>802.39</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>