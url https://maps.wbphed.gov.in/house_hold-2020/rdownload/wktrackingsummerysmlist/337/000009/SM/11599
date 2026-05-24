--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -775,54 +775,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.54</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -836,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>341.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>296.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.69</v>
       </c>
       <c r="S4" s="4">
         <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -897,90 +897,92 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>437.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>190.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>43.54</v>
       </c>
       <c r="S5" s="4">
         <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>11.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
@@ -1051,54 +1053,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>802.39</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>489.35</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>60.99</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>