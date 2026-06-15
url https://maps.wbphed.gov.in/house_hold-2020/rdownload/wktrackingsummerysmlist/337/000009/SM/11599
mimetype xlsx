--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,83 @@
     <t>1384/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repair and renovation works of 350cum capacity 20mtr. staging height R.C.C. Over Head Reservoir for Augmentation of Gobindapur Water Supply Scheme, Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000896/2024-2025</t>
   </si>
   <si>
     <t>3403/BD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Puturia W/S Scheme, Bahira W/S Scheme, Gabberia W/S Scheme and Gobindapur (Block-Bagdah) W/S Scheme, District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>4802/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Gobindapur ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/03028/2025-2026</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1033,87 +1066,203 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>8.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>88.56</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>10.17</v>
+      </c>
+      <c r="R8" s="4">
+        <v>11.49</v>
+      </c>
+      <c r="S8" s="4">
+        <v>70</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>891.11</v>
+      </c>
+      <c r="P10" s="8">
+        <v>499.52</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>56.06</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>