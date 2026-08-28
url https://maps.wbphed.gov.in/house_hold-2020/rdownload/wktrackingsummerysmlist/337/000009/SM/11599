--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -143,108 +143,108 @@
   <si>
     <t>3488/BD</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>M/S NIRMAN CONSTRUCTION.</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Gobindapur water supply scheme in Swarupnagar Block under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001007/2022-2023</t>
   </si>
   <si>
     <t>170/BD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>24/08/2025</t>
   </si>
   <si>
     <t>KINGS &amp; CO.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Puturia W/S Scheme, Bahira W/S Scheme, Gabberia W/S Scheme and Gobindapur (Block-Bagdah) W/S Scheme, District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>4802/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repair and renovation works of 350cum capacity 20mtr. staging height R.C.C. Over Head Reservoir for Augmentation of Gobindapur Water Supply Scheme, Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000896/2024-2025</t>
+  </si>
+  <si>
+    <t>3403/BD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as to convert the mouzas into Swajal Gram including laying of UPVC pipe, Pump Connection of 1 no. newly sunk Replacement Tube well with rising main by DI pipe and allied works under Augmentation of Gobindapur Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>1384/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Gobindapur ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/03028/2025-2026</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -952,234 +952,234 @@
         <v>437.87</v>
       </c>
       <c r="Q5" s="4">
         <v>190.66</v>
       </c>
       <c r="R5" s="4">
         <v>43.54</v>
       </c>
       <c r="S5" s="4">
         <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>11.5</v>
+        <v>88.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>11.49</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>8.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>88.56</v>
+        <v>11.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.17</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>11.49</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>