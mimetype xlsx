--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Shimulpur to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11598</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; Renovation of 01No. Pump House and allied works at Shimulur water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002972/2021-2022</t>
+  </si>
+  <si>
+    <t>631/ BON</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>15/01/2022</t>
+  </si>
+  <si>
+    <t>ONKAR ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Work order for repairing &amp; renovation of Pump House and allied works of Simulpur Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/002943/2021-2022</t>
+  </si>
+  <si>
+    <t>587/ BON</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Shimulpur Water Supply Scheme in Gaighata Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001348/2021-2022</t>
   </si>
   <si>
     <t>144/Bon</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Shimulpur Water Supply Scheme in Gaighata Block withinthe Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002899/2021-2022</t>
   </si>
   <si>
     <t>144/ BON</t>
   </si>
   <si>
-    <t>Work order for repairing &amp; renovation of Pump House and allied works of Simulpur Water Supply Scheme.</t>
-[...31 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2022-2023</t>
   </si>
   <si>
     <t>3690/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2022-2023</t>
   </si>
   <si>
     <t>3654/BD</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II and III (Rep) under Shimulpur W/S Scheme and Pump House No-I and II (Rep.) under Ichapur W/S Scheme and Kalupur W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001170/2023-2024</t>
+  </si>
+  <si>
+    <t>4798/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Shimulpur water supply scheme at Head Work Site under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000797/2023-2024</t>
   </si>
   <si>
     <t>2697/BD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Shimulpur Water Supply Scheme (2nd T/W Site) within the Jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/001113/2023-2024</t>
   </si>
   <si>
     <t>2936/BD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection(FHTC) for Augmentation of Shimulpur water supply scheme under Bongaon Sub-Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>1126/BD</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Repairing of Boundary wall and Construction of Approach Road at Head Work site, 2nd Pump House Site &amp; 3rd Pump House Site under Augmentation of Shimulpur Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001747/2023-2024</t>
   </si>
   <si>
     <t>564/BD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Repairing and renovation of Compressor Room for Iron Elimination Plant under Augmentation of Shimulpur Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001784/2023-2024</t>
+  </si>
+  <si>
+    <t>628/BD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>TAPAN GHOSH.</t>
+  </si>
+  <si>
     <t>Formal work order for Additional laying of UPVC pipe with allied works to connect every house hold connection under Augmentation work at Simulpur W/S Scheme Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001767/2023-2024</t>
   </si>
   <si>
     <t>610/BD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Repairing and renovation of Compressor Room for Iron Elimination Plant under Augmentation of Shimulpur Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Latrine at Head Work site for Augmentation of Shimulpur Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000616/2025-2026</t>
   </si>
   <si>
     <t>672/Bon</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>A.D.ENTERPRISE.</t>
-  </si>
-[...13 lines deleted...]
-    <t>31/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -910,240 +910,240 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.34</v>
+        <v>1.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.95</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.34</v>
+        <v>2.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.06</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.52</v>
+        <v>4.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.26</v>
+        <v>4.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1232,157 +1232,157 @@
         <v>40.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>16.16</v>
+        <v>91.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>27.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.2</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>91.05</v>
+        <v>16.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.16</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1393,54 +1393,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>16.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.24</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>32.48</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1448,121 +1448,121 @@
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>12.72</v>
+        <v>639.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>623.21</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>102.67</v>
+        <v>12.72</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.7</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1576,206 +1576,210 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>6.03</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>26.43</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="P15" s="4">
-        <v>1.75</v>
+        <v>102.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>102.66</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>639.23</v>
+        <v>1.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>991.14</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>794.6</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>80.17</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>