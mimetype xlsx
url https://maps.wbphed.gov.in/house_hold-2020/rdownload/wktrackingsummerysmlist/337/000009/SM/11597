--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,68 @@
     <t>22/07/2024</t>
   </si>
   <si>
     <t>A. R CONS</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II Matiagacha (Block-Habra II) W/S Scheme and Pump House No.I &amp; II Ashudi W/S scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001915/2023-2024</t>
   </si>
   <si>
     <t>6738/EMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Ashudi W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000706/2024-2025</t>
+  </si>
+  <si>
+    <t>3228/BD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>NEW MILLENNIUM ENGG'S CO-OP-SO-LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1346,87 +1364,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>42.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>45.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>332.21</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>