--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,65 @@
     <t>29/11/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Ashudi W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000706/2024-2025</t>
   </si>
   <si>
     <t>3228/BD</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>NEW MILLENNIUM ENGG'S CO-OP-SO-LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional laying of pipe line with UPVC pipe due to damage of existing pipe line and allied works and construction of IEP back wash drain and allied works under Augmentation work at Ashudi W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>1524/BD</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -868,54 +883,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.2</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -986,54 +1001,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>156.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.71</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1060,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>1.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1106,54 +1121,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>16.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.03</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1167,54 +1182,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>10.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1228,54 +1243,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>22.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.72</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1289,54 +1304,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>12.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1425,87 +1440,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>45.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>33.14</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>80</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>365.35</v>
+      </c>
+      <c r="P14" s="8">
+        <v>163.62</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>44.78</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>