--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -113,81 +113,102 @@
   <si>
     <t>Repairing &amp; Renovation of 01No. Pump House and allied works at Ashudi water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002933/2021-2022</t>
   </si>
   <si>
     <t>528/BON</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>A.D.ENTERPRISE.</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Ashudi Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000793/2022-2023</t>
+  </si>
+  <si>
+    <t>3550/BD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>AQUATHERM WATER TREATMENT PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000113/2022-2023</t>
   </si>
   <si>
     <t>3697/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Ashudi Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>AQUATHERM WATER TREATMENT PRIVATE LIMITED</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II Matiagacha (Block-Habra II) W/S Scheme and Pump House No.I &amp; II Ashudi W/S scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001915/2023-2024</t>
+  </si>
+  <si>
+    <t>6738/EMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of badly damaged distribution pipe line with bamboo pile beside road and other allied works at Ashudi water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000748/2023-2024</t>
   </si>
   <si>
     <t>603/Bon</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>19/08/2023</t>
   </si>
   <si>
     <t>ROY CHOWDHURY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Ashudi Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001148/2023-2024</t>
   </si>
@@ -234,71 +255,50 @@
     <t>28/02/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>R.K.MANDAL &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing and renovation works of 200 cum. capacity 20mtr. Staging height R.C.C. Over Head water Reservoir for Augmentation of Ashudi Water Supply Scheme, Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000029/2024-2025</t>
   </si>
   <si>
     <t>1538/BD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>A. R CONS</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Ashudi W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000706/2024-2025</t>
   </si>
   <si>
     <t>3228/BD</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>NEW MILLENNIUM ENGG'S CO-OP-SO-LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional laying of pipe line with UPVC pipe due to damage of existing pipe line and allied works and construction of IEP back wash drain and allied works under Augmentation work at Ashudi W/S Scheme at Habra-II Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
@@ -919,503 +919,503 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.19</v>
+        <v>156.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.71</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>156.77</v>
+        <v>21.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>99.89</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>63.71</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>1.62</v>
+        <v>42.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.61</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.43</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>16.12</v>
+        <v>1.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.83</v>
+        <v>1.61</v>
       </c>
       <c r="R7" s="4">
-        <v>92.03</v>
+        <v>99.43</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>10.39</v>
+        <v>16.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.11</v>
+        <v>14.83</v>
       </c>
       <c r="R8" s="4">
-        <v>97.24</v>
+        <v>92.03</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>22.68</v>
+        <v>10.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>22.16</v>
+        <v>10.11</v>
       </c>
       <c r="R9" s="4">
-        <v>97.72</v>
+        <v>97.24</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>12.57</v>
+        <v>22.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.54</v>
+        <v>22.16</v>
       </c>
       <c r="R10" s="4">
-        <v>99.8</v>
+        <v>97.72</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>42.55</v>
+        <v>12.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.54</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>