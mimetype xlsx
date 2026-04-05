--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,65 @@
     <t>1606/BD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC/DI pipe line at Joygram Molla para N/H/O Salauddin Molla in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000036/2025-2026</t>
   </si>
   <si>
     <t>1528/BD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>MD.SALIM GAZI.</t>
+  </si>
+  <si>
+    <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>2865/BD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1688,87 +1703,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>10.2</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="4">
+        <v>151.25</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>904.17</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>