--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,92 @@
     <t>1528/BD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>MD.SALIM GAZI.</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000408/2024-2025</t>
   </si>
   <si>
     <t>2865/BD</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC/DI pipe line at Joygram Molla para N/H/O Ajibar Molla in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000984/2024-2025</t>
+  </si>
+  <si>
+    <t>3460/BD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>BARNALI DUTTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 2 in connection with augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001608/2024-2025</t>
+  </si>
+  <si>
+    <t>472/HSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line and other allied works in connection with retrofitting work at different places in connection with augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>1632/BD</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -914,54 +956,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>21.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.57</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -975,54 +1017,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>417.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>415.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S4" s="4">
         <v>88</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1211,54 +1253,54 @@
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>43.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.48</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1314,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>152.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>141.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.88</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1373,54 @@
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="4">
         <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100.49</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1390,54 +1432,54 @@
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P11" s="4">
         <v>0.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100.53</v>
       </c>
       <c r="S11" s="4">
         <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1510,54 +1552,54 @@
         <v>44</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P13" s="4">
         <v>0.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100.47</v>
       </c>
       <c r="S13" s="4">
         <v>62</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1571,54 +1613,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>66.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>34.24</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>51.68</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1750,101 +1792,284 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="4">
         <v>151.25</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>71.11</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>47.01</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P18" s="4">
+        <v>9.41</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="4">
+        <v>11.78</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>926.11</v>
+      </c>
+      <c r="P21" s="8">
+        <v>716.91</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>77.41</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>