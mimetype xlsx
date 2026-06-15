--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,65 @@
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 2 in connection with augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001608/2024-2025</t>
   </si>
   <si>
     <t>472/HSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line and other allied works in connection with retrofitting work at different places in connection with augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>1632/BD</t>
   </si>
   <si>
     <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of UPVC distribution pipe line for damaged portion due to construction of SRDA road from shop of Saidul Molla to N/H/O Monirul Molla and other allied works in connection with Augmentation of Malancha water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001428/2024-2025</t>
+  </si>
+  <si>
+    <t>407/BD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1989,87 +2004,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P20" s="4">
         <v>11.78</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="4">
+        <v>14.19</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>3.76</v>
+      </c>
+      <c r="R21" s="4">
+        <v>26.48</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>940.3</v>
+      </c>
+      <c r="P22" s="8">
+        <v>720.67</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>76.64</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>