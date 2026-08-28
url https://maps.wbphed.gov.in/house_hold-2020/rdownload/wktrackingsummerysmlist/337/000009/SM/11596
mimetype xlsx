--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,104 +77,158 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Malancha Zone-I to accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/11596</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II(Rep.) and III(New) (Zone-I) and Pump House No-I and II (Zone-II)(Rep.) under Malancha W/S Scheme District of 24 Pgs. (N) NIET NO. 32 OF EE/EMD OF 2022-23 (SL. NO. -15)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001675/2022-2023</t>
+  </si>
+  <si>
+    <t>1013/EMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Barasat Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Malancha Zone-I to accommodate FHTC.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Malancha water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>1189/BD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>S.S.ENTERPRISE. (BAMANGACHI)</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000740/2023-2024</t>
+  </si>
+  <si>
+    <t>2493/BD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 350 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentation of Malancha water supply scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte. under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001099/2023-2024</t>
+  </si>
+  <si>
+    <t>2886/BD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 nos. 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001177/2022-2023</t>
   </si>
   <si>
     <t>790/BD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>ABDUL ALIM MONDAL.</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Malancha water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000261/2022-2023</t>
   </si>
   <si>
     <t>922/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of 100 mm dia DI pipeline by concrete block at different places in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001604/2023-2024</t>
   </si>
   <si>
     <t>32-HSD..</t>
   </si>
   <si>
     <t>09/01/2024</t>
@@ -182,246 +236,192 @@
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>NEW MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC/DI pipe line at Joygram Molla para N/H/O Emdadul Haque in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000983/2024-2025</t>
   </si>
   <si>
     <t>3461/BD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>M/S ANUBHAB CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 300 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...29 lines deleted...]
-    <t>19/09/2024</t>
+    <t>Acceptance cum work order for Emergent resting of 150 mm dia DI pipeline by concrete block at different places in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001602/2023-2024</t>
+  </si>
+  <si>
+    <t>31/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of 200 mm dia DI pipeline by concrete block at different places in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001601/2023-2024</t>
   </si>
   <si>
     <t>30/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent resting of 150 mm dia DI pipeline by concrete block at different places in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>31/HSD</t>
+    <t>ORD/001856/2023-2024</t>
+  </si>
+  <si>
+    <t>32/HSD</t>
+  </si>
+  <si>
+    <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>2865/BD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at Ph No- 2 within Malancha W/S scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000551/2024-2025</t>
   </si>
   <si>
     <t>993/HSD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
-    <t>ORD/001856/2023-2024</t>
-[...23 lines deleted...]
-    <t>MAHADEV ENTERPRISE</t>
+    <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC/DI pipe line at Joygram Molla para N/H/O Ajibar Molla in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000984/2024-2025</t>
+  </si>
+  <si>
+    <t>3460/BD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>BARNALI DUTTA</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of switch room cum chlorine room with sanitary and water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) for Augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>1606/BD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC/DI pipe line at Joygram Molla para N/H/O Salauddin Molla in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000036/2025-2026</t>
   </si>
   <si>
     <t>1528/BD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>MD.SALIM GAZI.</t>
   </si>
   <si>
-    <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Malancha w/s scheme (Z-I), Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...26 lines deleted...]
-    <t>BARNALI DUTTA</t>
+    <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line and other allied works in connection with retrofitting work at different places in connection with augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>1632/BD</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of UPVC distribution pipe line for damaged portion due to construction of SRDA road from shop of Saidul Molla to N/H/O Monirul Molla and other allied works in connection with Augmentation of Malancha water supply scheme (Zone-I), Minakhan Block under Hasnabad Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001428/2024-2025</t>
+  </si>
+  <si>
+    <t>407/BD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 2 in connection with augmentation of Malancha w/s scheme (Z-I), Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001608/2024-2025</t>
   </si>
   <si>
     <t>472/HSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>10/03/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>08/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -951,1154 +951,1154 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.44</v>
+        <v>66.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>17.49</v>
+        <v>34.24</v>
       </c>
       <c r="R3" s="4">
-        <v>81.57</v>
+        <v>51.68</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>417.27</v>
       </c>
       <c r="Q4" s="4">
         <v>415.63</v>
       </c>
       <c r="R4" s="4">
         <v>99.61</v>
       </c>
       <c r="S4" s="4">
         <v>88</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>22.12</v>
+        <v>43.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.48</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>0.91</v>
+        <v>152.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>141.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.88</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>8.77</v>
+        <v>21.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.57</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>43.9</v>
+        <v>22.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>34.01</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>77.48</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>152.49</v>
+        <v>0.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>141.63</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>92.88</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.94</v>
+        <v>8.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100.49</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>0.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0.95</v>
       </c>
       <c r="R11" s="4">
         <v>100.53</v>
       </c>
       <c r="S11" s="4">
         <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100.49</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
         <v>0.91</v>
       </c>
       <c r="Q13" s="4">
         <v>0.92</v>
       </c>
       <c r="R13" s="4">
         <v>100.47</v>
       </c>
       <c r="S13" s="4">
         <v>62</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="P14" s="4">
-        <v>66.24</v>
+        <v>151.25</v>
       </c>
       <c r="Q14" s="4">
-        <v>34.24</v>
+        <v>71.11</v>
       </c>
       <c r="R14" s="4">
-        <v>51.68</v>
+        <v>47.01</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="P15" s="4">
-        <v>5.91</v>
+        <v>0.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>10.2</v>
+        <v>9.41</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P17" s="4">
-        <v>151.25</v>
+        <v>5.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>71.11</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>47.01</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>9.41</v>
+        <v>10.2</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P19" s="4">
-        <v>0.75</v>
+        <v>11.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="P20" s="4">
-        <v>11.78</v>
+        <v>14.19</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P21" s="4">
-        <v>14.19</v>
+        <v>0.75</v>
       </c>
       <c r="Q21" s="4">
-        <v>3.76</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>